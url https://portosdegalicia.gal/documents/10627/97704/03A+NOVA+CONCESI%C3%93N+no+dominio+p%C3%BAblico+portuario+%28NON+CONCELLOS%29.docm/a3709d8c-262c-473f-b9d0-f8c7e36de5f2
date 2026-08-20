--- v1 (2025-12-08)
+++ v2 (2026-08-20)
@@ -149,75 +149,96 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D550CF">
         <w:t>Xefatura de Zona Norte: 982 828 423 R/ Pastor Díaz, 13, 1º - 27002 Lugo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A9A7C11" w14:textId="77777777" w:rsidR="00D970F9" w:rsidRPr="00D550CF" w:rsidRDefault="00D970F9" w:rsidP="00D970F9">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D550CF">
         <w:t>Xefatura de Zona Centro: 981 182 626</w:t>
       </w:r>
       <w:r w:rsidRPr="00D550CF">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D550CF">
-        <w:t>Avda. Porto da Coruña, 5-1º - 15006 A Coruña</w:t>
+        <w:t>Avda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D550CF">
+        <w:t>. Porto da Coruña, 5-1º - 15006 A Coruña</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="239666ED" w14:textId="77777777" w:rsidR="00D970F9" w:rsidRPr="00D550CF" w:rsidRDefault="00D970F9" w:rsidP="00D970F9">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D550CF">
         <w:t>Xefatura de Zona Sur:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D550CF">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D550CF">
-        <w:t>886 159 290 R/ Victor Said Armesto, 1, 1º e 2º - 36002 Pontevedra</w:t>
+        <w:t xml:space="preserve">886 159 290 R/ Victor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D550CF">
+        <w:t>Said</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D550CF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D550CF">
+        <w:t>Armesto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D550CF">
+        <w:t>, 1, 1º e 2º - 36002 Pontevedra</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BF76844" w14:textId="77777777" w:rsidR="00277FEC" w:rsidRDefault="00277FEC" w:rsidP="004D4025">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1392"/>
         <w:gridCol w:w="2714"/>
         <w:gridCol w:w="1543"/>
         <w:gridCol w:w="1131"/>
         <w:gridCol w:w="1624"/>
       </w:tblGrid>
       <w:tr w:rsidR="00473BEE" w:rsidRPr="00AF44B8" w14:paraId="525E37AB" w14:textId="77777777" w:rsidTr="008E02CB">
         <w:trPr>
@@ -256,51 +277,51 @@
       <w:tr w:rsidR="00473BEE" w:rsidRPr="00AF44B8" w14:paraId="263C53C7" w14:textId="77777777" w:rsidTr="008E02CB">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="038A7D5B" w14:textId="77777777" w:rsidR="00473BEE" w:rsidRPr="00AF44B8" w:rsidRDefault="00473BEE" w:rsidP="008E02CB">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="00AF44B8">
               <w:t>Seleccione o tipo:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72F7C48D" w14:textId="77777777" w:rsidR="00473BEE" w:rsidRPr="00AF44B8" w:rsidRDefault="00ED7979" w:rsidP="008E02CB">
+          <w:p w14:paraId="72F7C48D" w14:textId="77777777" w:rsidR="00473BEE" w:rsidRPr="00AF44B8" w:rsidRDefault="00E877C0" w:rsidP="008E02CB">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="366105516"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005233E4" w:rsidRPr="00AF44B8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
@@ -485,51 +506,51 @@
               <w:t>(escriba aquí)</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF44B8">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00473BEE" w:rsidRPr="00AF44B8" w14:paraId="4E7BB631" w14:textId="77777777" w:rsidTr="008E02CB">
         <w:trPr>
           <w:trHeight w:val="194"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F5EAF66" w14:textId="77777777" w:rsidR="00473BEE" w:rsidRPr="00AF44B8" w:rsidRDefault="00ED7979" w:rsidP="008E02CB">
+          <w:p w14:paraId="5F5EAF66" w14:textId="77777777" w:rsidR="00473BEE" w:rsidRPr="00AF44B8" w:rsidRDefault="00E877C0" w:rsidP="008E02CB">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1538345377"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00473BEE" w:rsidRPr="00AF44B8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00473BEE" w:rsidRPr="00AF44B8">
               <w:t xml:space="preserve">PERSOA XURÍDICA </w:t>
             </w:r>
@@ -1161,92 +1182,92 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29E694D0" w14:textId="77777777" w:rsidR="00E46E9A" w:rsidRPr="00AF44B8" w:rsidRDefault="00E46E9A" w:rsidP="00030025">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0DE7C6C8" w14:textId="77777777" w:rsidR="00030025" w:rsidRPr="00AF44B8" w:rsidRDefault="00030025" w:rsidP="00030025">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="00AF44B8">
               <w:t>As persoas obrigadas a relacionarse a través de medios electrónicos coa administración deberán optar, en todo caso, pola notificación por medios electrónicos sen que sexa válida para elas, nin produza efectos, unha opción diferente.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FC1AA9F" w14:textId="77777777" w:rsidR="00030025" w:rsidRPr="00AF44B8" w:rsidRDefault="00030025" w:rsidP="00030025">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="13BB3F93" w14:textId="77777777" w:rsidR="00030025" w:rsidRPr="00AF44B8" w:rsidRDefault="00ED7979" w:rsidP="00030025">
+          <w:p w14:paraId="13BB3F93" w14:textId="77777777" w:rsidR="00030025" w:rsidRPr="00AF44B8" w:rsidRDefault="00E877C0" w:rsidP="00030025">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-311482382"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AD2642" w:rsidRPr="00AF44B8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00030025" w:rsidRPr="00AF44B8">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00030025" w:rsidRPr="00AF44B8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Electrónica</w:t>
             </w:r>
             <w:r w:rsidR="00030025" w:rsidRPr="00AF44B8">
               <w:t xml:space="preserve"> a través del Sistema de notificación electrónica de Galicia-Notifica.gal, https://notifica.xunta.gal. Solo poderase acceder a la notificación co certificado electrónico asociado ao NIF da persoa indicada. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1182AB85" w14:textId="77777777" w:rsidR="00030025" w:rsidRPr="00AF44B8" w:rsidRDefault="00030025" w:rsidP="00030025">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5CFABADF" w14:textId="77777777" w:rsidR="00030025" w:rsidRPr="00AF44B8" w:rsidRDefault="00ED7979" w:rsidP="00030025">
+          <w:p w14:paraId="5CFABADF" w14:textId="77777777" w:rsidR="00030025" w:rsidRPr="00AF44B8" w:rsidRDefault="00E877C0" w:rsidP="00030025">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-858817407"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AD2642" w:rsidRPr="00AF44B8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00030025" w:rsidRPr="00AF44B8">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -3224,101 +3245,117 @@
       </w:tr>
       <w:tr w:rsidR="002F3012" w:rsidRPr="0043575B" w14:paraId="4A29AD03" w14:textId="77777777" w:rsidTr="002F3012">
         <w:trPr>
           <w:trHeight w:val="367"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19CDBD93" w14:textId="77777777" w:rsidR="002F3012" w:rsidRPr="0043575B" w:rsidRDefault="002F3012" w:rsidP="002F3012">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="0043575B">
               <w:t>Situación da superficie da concesión</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04EE6F1F" w14:textId="77777777" w:rsidR="002F3012" w:rsidRPr="0043575B" w:rsidRDefault="00ED7979" w:rsidP="002F3012">
+          <w:p w14:paraId="04EE6F1F" w14:textId="77777777" w:rsidR="002F3012" w:rsidRPr="0043575B" w:rsidRDefault="00E877C0" w:rsidP="002F3012">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1324818551"/>
                 <w:placeholder>
                   <w:docPart w:val="5DCB6183912B4CEC991CD10C22CAF9B5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Elxja unha opción"/>
                   <w:listItem w:displayText="Terra" w:value="Terra"/>
                   <w:listItem w:displayText="Auga" w:value="Auga"/>
                   <w:listItem w:displayText="Terra e auga" w:value="Terra e auga"/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002F3012" w:rsidRPr="0043575B">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                   <w:t>Escolla unha opción</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F3012" w:rsidRPr="0043575B" w14:paraId="7A06F568" w14:textId="77777777" w:rsidTr="002F3012">
         <w:trPr>
           <w:trHeight w:val="367"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BDF2122" w14:textId="77777777" w:rsidR="002F3012" w:rsidRPr="0043575B" w:rsidRDefault="002F3012" w:rsidP="002F3012">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="0043575B">
-              <w:t>Plano ou imaxe aérea (Ex: Google Maps) coa delimitación aproximada da concesión solicitada</w:t>
+              <w:t>Plano ou imaxe aérea (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0043575B">
+              <w:t>Ex</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0043575B">
+              <w:t xml:space="preserve">: Google </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0043575B">
+              <w:t>Maps</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0043575B">
+              <w:t>) coa delimitación aproximada da concesión solicitada</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F3012" w:rsidRPr="0043575B" w14:paraId="6F40DC58" w14:textId="77777777" w:rsidTr="002F3012">
         <w:trPr>
           <w:trHeight w:val="367"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="780191BC" w14:textId="77777777" w:rsidR="002F3012" w:rsidRPr="0043575B" w:rsidRDefault="002F3012" w:rsidP="002F3012">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="0043575B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -3412,51 +3449,59 @@
                 <w:noProof/>
               </w:rPr>
               <w:t>(escriba aquí)</w:t>
             </w:r>
             <w:r w:rsidRPr="0043575B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F3012" w:rsidRPr="0043575B" w14:paraId="4D7BE5E4" w14:textId="77777777" w:rsidTr="002F3012">
         <w:trPr>
           <w:trHeight w:val="242"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="693B1250" w14:textId="77777777" w:rsidR="002F3012" w:rsidRPr="0043575B" w:rsidRDefault="002F3012" w:rsidP="002F3012">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r>
-              <w:t>Motivo que xustique que as actividades deban ser desenvoltas no porto</w:t>
+              <w:t xml:space="preserve">Motivo que </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>xustique</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> que as actividades deban ser desenvoltas no porto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A3A6686" w14:textId="77777777" w:rsidR="002F3012" w:rsidRPr="0043575B" w:rsidRDefault="002F3012" w:rsidP="002F3012">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="0043575B">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0043575B">
@@ -3479,51 +3524,51 @@
       </w:tr>
       <w:tr w:rsidR="002F3012" w:rsidRPr="0043575B" w14:paraId="307974F7" w14:textId="77777777" w:rsidTr="002F3012">
         <w:trPr>
           <w:trHeight w:val="417"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="252F330C" w14:textId="77777777" w:rsidR="002F3012" w:rsidRPr="0043575B" w:rsidRDefault="002F3012" w:rsidP="002F3012">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="0043575B">
               <w:t>O solicitante prevé a realización de obras no dominio público portuario</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EC61752" w14:textId="77777777" w:rsidR="002F3012" w:rsidRPr="0043575B" w:rsidRDefault="00ED7979" w:rsidP="002F3012">
+          <w:p w14:paraId="1EC61752" w14:textId="77777777" w:rsidR="002F3012" w:rsidRPr="0043575B" w:rsidRDefault="00E877C0" w:rsidP="002F3012">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1106196320"/>
                 <w:placeholder>
                   <w:docPart w:val="AFF6E75DB1684A0D965CFBCB925192EF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Escolla unha opción"/>
                   <w:listItem w:displayText="Si" w:value="Si"/>
                   <w:listItem w:displayText="Non" w:value="Non"/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002F3012" w:rsidRPr="0043575B">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
@@ -3543,51 +3588,51 @@
           <w:tcPr>
             <w:tcW w:w="2502" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E88E8D8" w14:textId="77777777" w:rsidR="002F3012" w:rsidRPr="0043575B" w:rsidRDefault="002F3012" w:rsidP="002F3012">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="0043575B">
               <w:lastRenderedPageBreak/>
               <w:t>O solicitante prevé ocupación dalgunha edificación</w:t>
             </w:r>
             <w:r>
               <w:t>/instalación</w:t>
             </w:r>
             <w:r w:rsidRPr="0043575B">
               <w:t xml:space="preserve"> de titularidade de Portos de Galicia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25597A64" w14:textId="77777777" w:rsidR="002F3012" w:rsidRPr="0043575B" w:rsidRDefault="00ED7979" w:rsidP="002F3012">
+          <w:p w14:paraId="25597A64" w14:textId="77777777" w:rsidR="002F3012" w:rsidRPr="0043575B" w:rsidRDefault="00E877C0" w:rsidP="002F3012">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1826345703"/>
                 <w:placeholder>
                   <w:docPart w:val="546D5DEF5BE141ACB9F154AB849FB61D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Escolla unha opción"/>
                   <w:listItem w:displayText="Non" w:value="Non"/>
                   <w:listItem w:displayText="Sí, a totalidade da edificación" w:value="Sí, a totalidade da edificación"/>
                   <w:listItem w:displayText="Sí, a ocupación parcial da edificación" w:value="Sí, a ocupación parcial da edificación"/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002F3012" w:rsidRPr="0043575B">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
@@ -3834,839 +3879,51 @@
                 <w:storeMappedDataAs w:val="dateTime"/>
                 <w:calendar w:val="gregorian"/>
               </w:date>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="12666E12" w14:textId="77777777" w:rsidR="002F3012" w:rsidRPr="0043575B" w:rsidRDefault="002F3012" w:rsidP="002F3012">
                 <w:pPr>
                   <w:pStyle w:val="c9Textocorpotboas1Portos"/>
                 </w:pPr>
                 <w:r w:rsidRPr="0043575B">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                     <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                   <w:t>Clic aquí para seleccionar data</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5C4958AD" w14:textId="77777777" w:rsidR="002F3012" w:rsidRDefault="002F3012" w:rsidP="00106011">
-[...787 lines deleted...]
-    <w:p w14:paraId="65DC665E" w14:textId="77777777" w:rsidR="006B3B92" w:rsidRDefault="006B3B92" w:rsidP="00106011">
+    <w:p w14:paraId="65DC665E" w14:textId="5BF1218D" w:rsidR="006B3B92" w:rsidRDefault="006B3B92" w:rsidP="00106011">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8404"/>
       </w:tblGrid>
       <w:tr w:rsidR="006E469A" w:rsidRPr="0043575B" w14:paraId="405692FE" w14:textId="77777777" w:rsidTr="008E02CB">
         <w:trPr>
           <w:trHeight w:val="363"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4794,176 +4051,50 @@
     </w:tbl>
     <w:p w14:paraId="245F31DE" w14:textId="77777777" w:rsidR="002F3012" w:rsidRDefault="002F3012" w:rsidP="00106011">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7308E770" w14:textId="77777777" w:rsidR="002E4475" w:rsidRDefault="002E4475" w:rsidP="002E4475">
       <w:pPr>
         <w:pStyle w:val="T11ntextosPortos"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk98145297"/>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>O/A abaixo asinante solicita que a Presidencia de Portos de Galicia considere a tramitación desta solicitude.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="37A3B311" w14:textId="77777777" w:rsidR="002947C5" w:rsidRDefault="002947C5" w:rsidP="002947C5">
-[...124 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1E1964ED" w14:textId="77777777" w:rsidR="00591E61" w:rsidRPr="006E469A" w:rsidRDefault="00591E61" w:rsidP="006E469A">
       <w:pPr>
         <w:pStyle w:val="T11ntextosPortos"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Asinado</w:t>
       </w:r>
       <w:r w:rsidR="002947C5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> electronicamente</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F419217" w14:textId="77777777" w:rsidR="006E469A" w:rsidRDefault="006E469A" w:rsidP="008E1CF0">
       <w:pPr>
@@ -4973,57 +4104,70 @@
     <w:p w14:paraId="218E6CD3" w14:textId="77777777" w:rsidR="002F3012" w:rsidRDefault="002F3012" w:rsidP="008E1CF0">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FF1A6C7" w14:textId="77777777" w:rsidR="006E469A" w:rsidRDefault="006E469A" w:rsidP="008E1CF0">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24980F1D" w14:textId="77777777" w:rsidR="006E469A" w:rsidRDefault="006E469A" w:rsidP="008E1CF0">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="788897E2" w14:textId="77777777" w:rsidR="006E469A" w:rsidRDefault="006E469A" w:rsidP="008E1CF0">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B37BCD4" w14:textId="77777777" w:rsidR="006E469A" w:rsidRDefault="006E469A" w:rsidP="008E1CF0">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E88D1B7" w14:textId="77777777" w:rsidR="00591E61" w:rsidRPr="00591E61" w:rsidRDefault="00591E61" w:rsidP="00424F97">
+    <w:p w14:paraId="294DC43C" w14:textId="77777777" w:rsidR="00607A18" w:rsidRDefault="00607A18">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E88D1B7" w14:textId="574C6865" w:rsidR="00591E61" w:rsidRPr="00591E61" w:rsidRDefault="00591E61" w:rsidP="00424F97">
       <w:pPr>
         <w:pStyle w:val="T9TboasPortos"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00591E61">
-        <w:lastRenderedPageBreak/>
         <w:t>ANEXO I. DOCUMENTACIÓN NECESARIA</w:t>
       </w:r>
       <w:r w:rsidRPr="00747CFA">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00747CFA">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00591E61">
         <w:t>PARA A SOLICITUDE DUNHA CONCESIÓN DEMANIAL NO DOMINIO PÚBLICO PORTUARIO A TRAVÉS DA SEDE ELECTRÓNICA DA XUNTA DE GALICIA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E25770" w14:textId="77777777" w:rsidR="00591E61" w:rsidRPr="0043575B" w:rsidRDefault="00591E61" w:rsidP="00591E61">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="14"/>
@@ -5074,51 +4218,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">rectamente cuberta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Dispoñible na seguinte ruta</w:t>
             </w:r>
             <w:r w:rsidRPr="00615F67">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6516A16D" w14:textId="77777777" w:rsidR="00F04EFD" w:rsidRPr="00684ED8" w:rsidRDefault="00ED7979" w:rsidP="00EE5704">
+          <w:p w14:paraId="6516A16D" w14:textId="77777777" w:rsidR="00F04EFD" w:rsidRPr="00684ED8" w:rsidRDefault="00E877C0" w:rsidP="00EE5704">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidR="00F04EFD" w:rsidRPr="00C84B57">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="10"/>
                   <w:szCs w:val="10"/>
                 </w:rPr>
                 <w:t>www.portosdegalicia.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F04EFD" w:rsidRPr="00C84B57">
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t xml:space="preserve"> &gt; Xestións &gt; Modelos e formularios &gt; </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidR="00F04EFD" w:rsidRPr="00C84B57">
                 <w:rPr>
@@ -5634,51 +4778,91 @@
           <w:tcPr>
             <w:tcW w:w="3536" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6899CB40" w14:textId="77777777" w:rsidR="00B32074" w:rsidRPr="00615F67" w:rsidRDefault="00B32074" w:rsidP="00B32074">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00615F67">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plano ou imaxe aérea (Ex: Google Maps) </w:t>
+              <w:t>Plano ou imaxe aérea (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00615F67">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Ex</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00615F67">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Google </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00615F67">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Maps</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00615F67">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidRPr="00615F67">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>coa delimitación exacta da ocupación solicitada. Debe conter:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F173FF9" w14:textId="77777777" w:rsidR="00B32074" w:rsidRDefault="00B32074" w:rsidP="00B32074">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:hanging="187"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B46886">
               <w:rPr>
@@ -5838,51 +5022,51 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">. Acreditación da personalidade do solicitante </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F04EFD" w14:paraId="004A3858" w14:textId="77777777" w:rsidTr="00EE5704">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="pct12" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="12F5F1CE" w14:textId="77777777" w:rsidR="00F04EFD" w:rsidRPr="004E04F7" w:rsidRDefault="00ED7979" w:rsidP="00EE5704">
+          <w:p w14:paraId="12F5F1CE" w14:textId="77777777" w:rsidR="00F04EFD" w:rsidRPr="004E04F7" w:rsidRDefault="00E877C0" w:rsidP="00EE5704">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="-86617514"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -6122,101 +5306,101 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1463" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11B1C2ED" w14:textId="77777777" w:rsidR="00B32074" w:rsidRPr="004E04F7" w:rsidRDefault="00B32074" w:rsidP="00B32074">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B32074" w14:paraId="01513C1A" w14:textId="77777777" w:rsidTr="00EE5704">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="pct12" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0387DB79" w14:textId="77777777" w:rsidR="00B32074" w:rsidRDefault="00ED7979" w:rsidP="00B32074">
+          <w:p w14:paraId="0387DB79" w14:textId="77777777" w:rsidR="00B32074" w:rsidRDefault="00E877C0" w:rsidP="00B32074">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="-330913909"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B32074">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs w:val="0"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B32074" w:rsidRPr="004E04F7">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">  O/a solicitante é persoa xurídica</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DFB6B54" w14:textId="77777777" w:rsidR="00B32074" w:rsidRPr="004E04F7" w:rsidRDefault="00ED7979" w:rsidP="00B32074">
+          <w:p w14:paraId="0DFB6B54" w14:textId="77777777" w:rsidR="00B32074" w:rsidRPr="004E04F7" w:rsidRDefault="00E877C0" w:rsidP="00B32074">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="-1789665503"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -6411,51 +5595,51 @@
       <w:tr w:rsidR="00B32074" w14:paraId="3729E3DB" w14:textId="77777777" w:rsidTr="00B32074">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2778" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B2DB8A7" w14:textId="77777777" w:rsidR="00B32074" w:rsidRPr="00417934" w:rsidRDefault="00B32074" w:rsidP="00B32074">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:ind w:left="-111" w:firstLine="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1411A1F5" w14:textId="77777777" w:rsidR="00B32074" w:rsidRPr="00186150" w:rsidRDefault="00ED7979" w:rsidP="00C2284C">
+          <w:p w14:paraId="1411A1F5" w14:textId="77777777" w:rsidR="00B32074" w:rsidRPr="00186150" w:rsidRDefault="00E877C0" w:rsidP="00C2284C">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:id w:val="-957029699"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B32074" w:rsidRPr="002D3EC3">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
@@ -6603,87 +5787,94 @@
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B32074">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B32074" w14:paraId="5A781BE9" w14:textId="77777777" w:rsidTr="00B32074">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2778" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="439BBE73" w14:textId="77777777" w:rsidR="00B32074" w:rsidRPr="004E04F7" w:rsidRDefault="00B32074" w:rsidP="00B32074">
+          <w:p w14:paraId="439BBE73" w14:textId="2A23682D" w:rsidR="00B32074" w:rsidRPr="004E04F7" w:rsidRDefault="00F4149C" w:rsidP="00B32074">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00417934">
-[...6 lines deleted...]
-            <w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00B32074" w:rsidRPr="00417934">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B32074">
               <w:rPr>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidRPr="003A2CEC">
+              <w:r w:rsidR="00B32074" w:rsidRPr="003A2CEC">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:t>Certificado de situación censal da AEAT</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="004E04F7">
+            <w:r w:rsidR="00B32074" w:rsidRPr="004E04F7">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>, que conteña:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48E61C37" w14:textId="77777777" w:rsidR="00B32074" w:rsidRPr="004E04F7" w:rsidRDefault="00B32074" w:rsidP="00B32074">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="233" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E04F7">
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
@@ -6815,82 +6006,82 @@
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B32074">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B32074" w14:paraId="5EAA21AE" w14:textId="77777777" w:rsidTr="00B32074">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2778" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CD3A65D" w14:textId="77777777" w:rsidR="00B32074" w:rsidRPr="004E04F7" w:rsidRDefault="00B32074" w:rsidP="00B32074">
+          <w:p w14:paraId="4CD3A65D" w14:textId="4AA1B287" w:rsidR="00B32074" w:rsidRPr="004E04F7" w:rsidRDefault="00F4149C" w:rsidP="00B32074">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="004E04F7">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00B32074" w:rsidRPr="004E04F7">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>. Escritura do Rexistro Mercantil a efectos de titularidade</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00B32074">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> da </w:t>
             </w:r>
-            <w:r w:rsidRPr="004E04F7">
+            <w:r w:rsidR="00B32074" w:rsidRPr="004E04F7">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>sociedade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EA22D20" w14:textId="77777777" w:rsidR="00B32074" w:rsidRPr="00417934" w:rsidRDefault="00B32074" w:rsidP="00B32074">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32074">
               <w:rPr>
@@ -6912,75 +6103,75 @@
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B32074">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B32074" w14:paraId="27C5002F" w14:textId="77777777" w:rsidTr="00B32074">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2778" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FDAF032" w14:textId="77777777" w:rsidR="00B32074" w:rsidRDefault="00B32074" w:rsidP="00B32074">
+          <w:p w14:paraId="3FDAF032" w14:textId="45C2B6EE" w:rsidR="00B32074" w:rsidRDefault="00F4149C" w:rsidP="00B32074">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>7</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="004E04F7">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00B32074" w:rsidRPr="004E04F7">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00B32074">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Acreditación do poder de representación a través dalgunha das opcións:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D3D7BCA" w14:textId="77777777" w:rsidR="00B32074" w:rsidRDefault="00B32074" w:rsidP="00B32074">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="233" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A0011">
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
@@ -7099,51 +6290,67 @@
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>da persoa representante</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75DD9A91" w14:textId="77777777" w:rsidR="00B32074" w:rsidRPr="00CF3063" w:rsidRDefault="00B32074" w:rsidP="00B32074">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="233" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poder de representación bastanteado </w:t>
+              <w:t xml:space="preserve">Poder de representación </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>bastanteado</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A0011">
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>da persoa representante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="517F9D5E" w14:textId="77777777" w:rsidR="00B32074" w:rsidRPr="00417934" w:rsidRDefault="00B32074" w:rsidP="00B32074">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
@@ -7920,65 +7127,51 @@
               <w:t xml:space="preserve">Opción </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidRPr="00427238">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t xml:space="preserve">No caso de que o solicitante sexa unha persoa </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">No caso de que o solicitante sexa unha persoa física, </w:t>
             </w:r>
             <w:r w:rsidRPr="006569CB">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve">a solvencia económica poderá acreditarse mediante a achega das declaracións do IRPF correspondentes </w:t>
             </w:r>
             <w:r w:rsidRPr="00026881">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>aos tres últimos exercicios concluídos</w:t>
             </w:r>
             <w:r w:rsidRPr="00026881">
               <w:rPr>
                 <w:rStyle w:val="Refdenotaalpie"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:footnoteReference w:id="5"/>
             </w:r>
           </w:p>
         </w:tc>
@@ -7995,50 +7188,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32074">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Aporto este documento: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="77177507"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B32074">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006569CB" w:rsidRPr="001F758C" w14:paraId="22C99A92" w14:textId="77777777" w:rsidTr="00B32074">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5ECF12B4" w14:textId="7CA8E0D1" w:rsidR="006569CB" w:rsidRPr="00026881" w:rsidRDefault="006569CB" w:rsidP="006569CB">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -8095,87 +7289,87 @@
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32074">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Aporto este documento: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-1466345055"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B32074">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006569CB" w:rsidRPr="00026881" w14:paraId="27F94606" w14:textId="77777777" w:rsidTr="00B32074">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B3B974D" w14:textId="3BFBC9EB" w:rsidR="006569CB" w:rsidRPr="00026881" w:rsidRDefault="006569CB" w:rsidP="006569CB">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00427238">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Opción </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00427238">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidRPr="00026881">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
@@ -8218,50 +7412,51 @@
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32074">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Aporto este documento: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-1705472408"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B32074">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006569CB" w:rsidRPr="00026881" w14:paraId="6572F840" w14:textId="77777777" w:rsidTr="00B32074">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2100299A" w14:textId="77D2A466" w:rsidR="006569CB" w:rsidRPr="00427238" w:rsidRDefault="006569CB" w:rsidP="006569CB">
             <w:pPr>
@@ -8334,50 +7529,51 @@
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32074">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Aporto este documento: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-1870056729"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B32074">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006569CB" w:rsidRPr="00026881" w14:paraId="6926D027" w14:textId="77777777" w:rsidTr="00C36734">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06AA8DBD" w14:textId="0B2B1B24" w:rsidR="006569CB" w:rsidRPr="00427238" w:rsidRDefault="006569CB" w:rsidP="006569CB">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -8471,50 +7667,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32074">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Aporto este documento: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-1468963551"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B32074">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="110C4DA0" w14:textId="77777777" w:rsidR="00F04EFD" w:rsidRDefault="00F04EFD" w:rsidP="00F04EFD">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -8620,51 +7817,51 @@
               <w:t>Relación de principais servizos ou traballos</w:t>
             </w:r>
             <w:r w:rsidRPr="00516E8D">
               <w:rPr>
                 <w:rStyle w:val="Refdenotaalpie"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00516E8D">
               <w:rPr>
                 <w:rStyle w:val="Refdenotaalpie"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:footnoteReference w:id="8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2950" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B750B5A" w14:textId="062C52FC" w:rsidR="00B32074" w:rsidRPr="00512C00" w:rsidRDefault="00ED7979" w:rsidP="00D50295">
+          <w:p w14:paraId="5B750B5A" w14:textId="062C52FC" w:rsidR="00B32074" w:rsidRPr="00512C00" w:rsidRDefault="00E877C0" w:rsidP="00D50295">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:ind w:left="178" w:hanging="178"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:id w:val="1683321744"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -8759,51 +7956,51 @@
         <w:trPr>
           <w:trHeight w:val="161"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DA9843C" w14:textId="77777777" w:rsidR="00B32074" w:rsidRDefault="00B32074" w:rsidP="00B32074">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2950" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B42DD8B" w14:textId="77777777" w:rsidR="00B32074" w:rsidRPr="00512C00" w:rsidRDefault="00ED7979" w:rsidP="00B32074">
+          <w:p w14:paraId="4B42DD8B" w14:textId="77777777" w:rsidR="00B32074" w:rsidRPr="00512C00" w:rsidRDefault="00E877C0" w:rsidP="00B32074">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:ind w:left="178" w:hanging="178"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:id w:val="-1965187042"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -8895,51 +8092,51 @@
         <w:trPr>
           <w:trHeight w:val="95"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D2A6E40" w14:textId="77777777" w:rsidR="00B32074" w:rsidRDefault="00B32074" w:rsidP="00B32074">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2950" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FD434F7" w14:textId="77777777" w:rsidR="00B32074" w:rsidRPr="00512C00" w:rsidRDefault="00ED7979" w:rsidP="00B32074">
+          <w:p w14:paraId="2FD434F7" w14:textId="77777777" w:rsidR="00B32074" w:rsidRPr="00512C00" w:rsidRDefault="00E877C0" w:rsidP="00B32074">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:ind w:left="178" w:hanging="178"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:id w:val="-1281795174"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -9243,51 +8440,51 @@
             <w:r w:rsidRPr="00C84B57">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>execución de novas obras e/ou instalacións</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F04EFD" w:rsidRPr="00684ED8" w14:paraId="4E14CF29" w14:textId="77777777" w:rsidTr="00EE5704">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EE1F8DB" w14:textId="77777777" w:rsidR="00F04EFD" w:rsidRPr="001F758C" w:rsidRDefault="00ED7979" w:rsidP="00EE5704">
+          <w:p w14:paraId="4EE1F8DB" w14:textId="77777777" w:rsidR="00F04EFD" w:rsidRPr="001F758C" w:rsidRDefault="00E877C0" w:rsidP="00EE5704">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:id w:val="-1770924672"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -9309,51 +8506,51 @@
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F04EFD">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Non se propón a execución de novas obras e/ou instalacións</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B32074" w:rsidRPr="00684ED8" w14:paraId="701BEC6D" w14:textId="77777777" w:rsidTr="00B32074">
         <w:trPr>
           <w:trHeight w:val="50"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F5C3D6D" w14:textId="77777777" w:rsidR="00B32074" w:rsidRPr="00BA0B10" w:rsidRDefault="00ED7979" w:rsidP="00B32074">
+          <w:p w14:paraId="0F5C3D6D" w14:textId="77777777" w:rsidR="00B32074" w:rsidRPr="00BA0B10" w:rsidRDefault="00E877C0" w:rsidP="00B32074">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:id w:val="255176695"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -9780,77 +8977,79 @@
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:t>aquí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006F0D8C">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve">, seguindo as instrucións indicadas na seguinte ruta: </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="006F0D8C">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:t>https://portosdegalicia.gal/modelo-ficha-tecnica</w:t>
               </w:r>
             </w:hyperlink>
-            <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1464" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23EE3832" w14:textId="77777777" w:rsidR="00B32074" w:rsidRPr="001F758C" w:rsidRDefault="00B32074" w:rsidP="00B32074">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E51282E" w14:textId="77777777" w:rsidR="00F04EFD" w:rsidRDefault="00F04EFD" w:rsidP="00F04EFD">
+    <w:p w14:paraId="4E51282E" w14:textId="77777777" w:rsidR="00F04EFD" w:rsidRPr="00B866A2" w:rsidRDefault="00F04EFD" w:rsidP="00F04EFD">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
         <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5004" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5948"/>
         <w:gridCol w:w="2463"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F04EFD" w:rsidRPr="000B14B1" w14:paraId="53220056" w14:textId="77777777" w:rsidTr="00EE5704">
         <w:trPr>
           <w:trHeight w:val="324"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="pct25" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A7F50E5" w14:textId="77777777" w:rsidR="007D0813" w:rsidRDefault="00F04EFD" w:rsidP="007D0813">
             <w:pPr>
@@ -10128,54 +9327,58 @@
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-491022178"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B32074">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="334D5C6F" w14:textId="77777777" w:rsidR="00F04EFD" w:rsidRDefault="00F04EFD" w:rsidP="00F04EFD">
+    <w:p w14:paraId="334D5C6F" w14:textId="77777777" w:rsidR="00F04EFD" w:rsidRPr="00B866A2" w:rsidRDefault="00F04EFD" w:rsidP="00F04EFD">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
         <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5004" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5948"/>
         <w:gridCol w:w="2463"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F04EFD" w:rsidRPr="000B14B1" w14:paraId="5E16C236" w14:textId="77777777" w:rsidTr="00EE5704">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="pct25" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39DFE9BD" w14:textId="69BAC306" w:rsidR="00F04EFD" w:rsidRPr="008936B7" w:rsidRDefault="00F04EFD" w:rsidP="00CC27EF">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -10517,161 +9720,92 @@
           <w:szCs w:val="14"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46A4470A" w14:textId="77777777" w:rsidR="00F04EFD" w:rsidRPr="00AC4BE3" w:rsidRDefault="00F04EFD" w:rsidP="00591E61">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27461916" w14:textId="77777777" w:rsidR="005E711E" w:rsidRDefault="005E711E" w:rsidP="006C71B0">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005E711E">
         <w:t xml:space="preserve">O abaixo asinante, en representación do solicitante da concesión, solicita que a Presidencia de Portos de Galicia considere a tramitación desta solicitude de concesión demanial no Dominio Público Portuario. Para elo achega a documentación indicada nos anexos. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="473D1B49" w14:textId="77777777" w:rsidR="0024701F" w:rsidRPr="005E711E" w:rsidRDefault="0024701F" w:rsidP="006C71B0">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E4CA580" w14:textId="77777777" w:rsidR="0024701F" w:rsidRDefault="005E711E" w:rsidP="006C71B0">
-[...66 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2D75DB25" w14:textId="77777777" w:rsidR="002947C5" w:rsidRDefault="002947C5" w:rsidP="006C71B0">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D64E466" w14:textId="77777777" w:rsidR="005E711E" w:rsidRPr="005E711E" w:rsidRDefault="005E711E" w:rsidP="006C71B0">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005E711E">
         <w:t>Asinado</w:t>
       </w:r>
       <w:r w:rsidR="002947C5">
         <w:t xml:space="preserve"> electronicamente</w:t>
       </w:r>
       <w:r w:rsidRPr="005E711E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="429ADB3F" w14:textId="77777777" w:rsidR="00B32074" w:rsidRDefault="00B32074" w:rsidP="006C71B0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="gl-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="49D9D096" w14:textId="77777777" w:rsidR="00B10596" w:rsidRDefault="00B10596" w:rsidP="00B10596">
       <w:pPr>
         <w:pStyle w:val="T9TboasPortos"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ANEXO II. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E33402">
         <w:t xml:space="preserve">DATOS </w:t>
       </w:r>
       <w:r>
         <w:t>RELATIVOS AO SUBMINISTRO DE ELECTRICIDADE E/OU AUGA POR PARTE DE PORTOS DE GALICIA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4423D605" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="007C1713" w:rsidP="00B10596">
       <w:pPr>
         <w:pStyle w:val="T9TboasPortos"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5003" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="439"/>
         <w:gridCol w:w="465"/>
         <w:gridCol w:w="522"/>
@@ -10795,51 +9929,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>NON PRECISA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10BED892" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="00ED7979">
+          <w:p w14:paraId="10BED892" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="00E877C0">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="1238904246"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -10951,51 +10085,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>CONTRATO DE SUBMINISTRO INDEPENDENTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DE20FE4" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="00ED7979">
+          <w:p w14:paraId="7DE20FE4" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="00E877C0">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="-552842607"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007C1713">
@@ -11376,51 +10510,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>CONTADOR EXISTENTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4628CD5A" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="00ED7979">
+          <w:p w14:paraId="4628CD5A" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="00E877C0">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="-107273080"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007C1713">
@@ -11981,51 +11115,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>A INSTALAR POLO INTERESADO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="054D1AA1" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="00ED7979">
+          <w:p w14:paraId="054D1AA1" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="00E877C0">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="-778946029"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007C1713">
@@ -12461,51 +11595,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A13A63E" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="00ED7979">
+          <w:p w14:paraId="4A13A63E" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="00E877C0">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="1004780232"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -12649,51 +11783,51 @@
           <w:p w14:paraId="4AD9F46A" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="007C1713">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26827375" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="00ED7979">
+          <w:p w14:paraId="26827375" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="00E877C0">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="1717513"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -12820,51 +11954,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70BF2852" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="00ED7979">
+          <w:p w14:paraId="70BF2852" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="00E877C0">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="-580986573"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -13645,51 +12779,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>NON</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59C8EAD4" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="00ED7979">
+          <w:p w14:paraId="59C8EAD4" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="00E877C0">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="-454637622"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -14320,51 +13454,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>NON PRECISA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B6B0926" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="00ED7979">
+          <w:p w14:paraId="4B6B0926" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="00E877C0">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="-210196979"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -14476,51 +13610,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>CONTRATO DE SUBMINISTRO INDEPENDENTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4211E755" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="00ED7979">
+          <w:p w14:paraId="4211E755" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="00E877C0">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="-1578736531"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007C1713">
@@ -14901,51 +14035,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>CONTADOR EXISTENTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35D23EA8" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="00ED7979">
+          <w:p w14:paraId="35D23EA8" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="00E877C0">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="150723788"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007C1713">
@@ -15506,51 +14640,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>A INSTALAR POLO INTERESADO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33BC9415" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="00ED7979">
+          <w:p w14:paraId="33BC9415" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="00E877C0">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="-692689720"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007C1713">
@@ -15986,51 +15120,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="104B7390" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="00ED7979">
+          <w:p w14:paraId="104B7390" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="00E877C0">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="-1251339461"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -16174,51 +15308,51 @@
           <w:p w14:paraId="04A09FA3" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="007C1713">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2118EC76" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="00ED7979">
+          <w:p w14:paraId="2118EC76" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="00E877C0">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="403579605"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -16345,51 +15479,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25F8507F" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="00ED7979">
+          <w:p w14:paraId="25F8507F" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="00E877C0">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="-1575579484"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -17170,51 +16304,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>NON</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="785619C1" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="00ED7979">
+          <w:p w14:paraId="785619C1" w14:textId="77777777" w:rsidR="007C1713" w:rsidRDefault="00E877C0">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="977735472"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -17757,51 +16891,50 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AD6A990" w14:textId="77777777" w:rsidR="005E711E" w:rsidRPr="00424F97" w:rsidRDefault="005E711E" w:rsidP="00424F97">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00424F97">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ANEXO I</w:t>
       </w:r>
       <w:r w:rsidR="00B10596">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00424F97">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">I. </w:t>
       </w:r>
       <w:r w:rsidR="00424F97" w:rsidRPr="00424F97">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">DATOS PRECISOS NO CASO DE QUE O SOLICITANTE DESEXE QUE PORTOS DE GALICIA AUTORICE O USO DO/S MEDIO/S MECÁNICO/S SEGUINTE/S NO TÍTULO ADMINSTRATIVO DE OCUPACIÓN </w:t>
       </w:r>
       <w:r w:rsidRPr="00424F97">
         <w:rPr>
@@ -17873,51 +17006,50 @@
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Xunta Sans"/>
           </w:rPr>
           <w:t>en título de ocupación do dominio público portuario</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="17D02F70" w14:textId="77777777" w:rsidR="003A2FC6" w:rsidRDefault="003A2FC6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="28B8A605" w14:textId="77777777" w:rsidR="0024701F" w:rsidRPr="0043575B" w:rsidRDefault="0024701F" w:rsidP="00380E88">
       <w:pPr>
         <w:pStyle w:val="T9TboasPortos"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0043575B">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ANEXO </w:t>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00B10596">
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="0043575B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>DECLARACIÓN RESPONSABLE DE NON ATOPARSE EN CAUSA DE PROHIBICIÓN DE CONTRATAR COAS ADMINISTRACIÓNS PÚBLICAS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EC5C87C" w14:textId="77777777" w:rsidR="0024701F" w:rsidRDefault="0024701F" w:rsidP="0024701F">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -18119,153 +17251,89 @@
         <w:r w:rsidR="00960534" w:rsidRPr="00960534">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>9.</w:t>
         </w:r>
         <w:r w:rsidR="00960534">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>2, para concesións</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00960534">
         <w:t>, da lei 6/2017, do 12 de decembro, de Portos de Galicia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="372A6544" w14:textId="77777777" w:rsidR="0024701F" w:rsidRDefault="0024701F" w:rsidP="00B32074">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="707BAD87" w14:textId="77777777" w:rsidR="0024701F" w:rsidRDefault="0024701F" w:rsidP="00B32074">
-[...61 lines deleted...]
-    </w:p>
     <w:p w14:paraId="53BD0D5A" w14:textId="77777777" w:rsidR="00D54A48" w:rsidRDefault="00D54A48" w:rsidP="00B32074">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16B61289" w14:textId="607562A3" w:rsidR="0024701F" w:rsidRPr="0024701F" w:rsidRDefault="0024701F" w:rsidP="00B32074">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0024701F">
         <w:t>Asinado</w:t>
       </w:r>
       <w:r w:rsidR="00936875">
         <w:t xml:space="preserve"> electro</w:t>
       </w:r>
       <w:r w:rsidR="00D54A48">
         <w:t>nicamente</w:t>
       </w:r>
       <w:r w:rsidRPr="0024701F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61F1C744" w14:textId="77777777" w:rsidR="00C534CC" w:rsidRDefault="0024701F" w:rsidP="00B32074">
       <w:pPr>
         <w:pStyle w:val="T9TboasPortos"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0024701F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00B32074">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>AN</w:t>
       </w:r>
       <w:r w:rsidR="00456703" w:rsidRPr="00B31D31">
         <w:rPr>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">EXO </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00456703" w:rsidRPr="00B31D31">
         <w:rPr>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00C534CC">
         <w:rPr>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">INSTRUCCIÓNS PARA A </w:t>
@@ -18430,81 +17498,103 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F696718" w14:textId="77777777" w:rsidR="00C534CC" w:rsidRDefault="00C534CC" w:rsidP="00C534CC">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Escanee/dixitalice tódolos documentos que son requiridos no modelo de formulario anterior (se xa os ten escaneados/dixitalizados, non é preciso que faga esta operación)</w:t>
+        <w:t>Escanee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">/dixitalice tódolos documentos que son requiridos no modelo de formulario anterior (se xa os ten </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>escaneados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>/dixitalizados, non é preciso que faga esta operación)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49A4E2CE" w14:textId="77777777" w:rsidR="00C534CC" w:rsidRDefault="00C534CC" w:rsidP="00C534CC">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Entre en na Sede Electrónica da Xunta de Galicia, facendo clic </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="006D20BB">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t>neste link</w:t>
+          <w:t xml:space="preserve">neste </w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="006D20BB">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>link</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="559DD692" w14:textId="77777777" w:rsidR="00C534CC" w:rsidRDefault="00C534CC" w:rsidP="00C534CC">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Faga clic na opción “a miña sede”:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="233D81CC" w14:textId="77777777" w:rsidR="00C534CC" w:rsidRDefault="00C534CC" w:rsidP="00C534CC">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="lo-LA"/>
@@ -18720,51 +17810,50 @@
     <w:p w14:paraId="017EFF1E" w14:textId="77777777" w:rsidR="00AC4BE3" w:rsidRDefault="00AC4BE3" w:rsidP="00C534CC">
       <w:pPr>
         <w:pStyle w:val="T9ntitTboasPortos"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="000DD1DB" w14:textId="77777777" w:rsidR="00B32074" w:rsidRDefault="00B32074">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="gl-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D387BA1" w14:textId="77777777" w:rsidR="00456703" w:rsidRDefault="00456703" w:rsidP="00B32074">
       <w:pPr>
         <w:pStyle w:val="T9ntitTboasPortos"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B31D31">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">NOTA </w:t>
       </w:r>
       <w:r w:rsidRPr="002D14C4">
         <w:t>IMPORTANTE DE INFORMACIÓN A CUBRIR NOS SEGUINTES CAMPOS:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AEB8FE2" w14:textId="77777777" w:rsidR="00456703" w:rsidRPr="002D14C4" w:rsidRDefault="00456703" w:rsidP="00B32074">
       <w:pPr>
         <w:pStyle w:val="T9ntitTboasPortos"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69FBD443" w14:textId="77777777" w:rsidR="00456703" w:rsidRPr="002D14C4" w:rsidRDefault="00456703" w:rsidP="00B32074">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002D14C4">
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="lo-LA"/>
@@ -19206,50 +18295,52 @@
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="002D14C4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B32074" w:rsidRPr="00B32074">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>SOLICITUDE Á XEFATURA DE ZONA DE PORTOS DE GALICIA DUNHA CONCESIÓN NO DOMINIO PÚBLICO PORTUARIO, A TRAVÉS DA SEDE ELECTRÓNICA DA XUNTA DE GALICIA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73B9B97F" w14:textId="77777777" w:rsidR="004B740D" w:rsidRDefault="004B740D" w:rsidP="004B740D">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
       </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:sectPr w:rsidR="004B740D" w:rsidSect="0028713D">
       <w:headerReference w:type="even" r:id="rId51"/>
       <w:headerReference w:type="default" r:id="rId52"/>
       <w:footerReference w:type="even" r:id="rId53"/>
       <w:footerReference w:type="default" r:id="rId54"/>
       <w:headerReference w:type="first" r:id="rId55"/>
       <w:footerReference w:type="first" r:id="rId56"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="3119" w:right="1746" w:bottom="624" w:left="1746" w:header="624" w:footer="624" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4DD6F455" w14:textId="77777777" w:rsidR="000822A8" w:rsidRDefault="000822A8">
       <w:r>
@@ -19311,142 +18402,152 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
+    <w:altName w:val="Yu Gothic UI"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Xunta Sans">
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRoman,Bold">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DokChampa">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="4FC49D3F" w14:textId="77777777" w:rsidR="00AD2642" w:rsidRDefault="00AD2642">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4550"/>
         <w:tab w:val="left" w:pos="5818"/>
       </w:tabs>
       <w:ind w:right="260"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="0F243E"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:color w:val="548DD4"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t xml:space="preserve">Página </w:t>
+      <w:t>Página</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="548DD4"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="17365D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="17365D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="17365D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
@@ -19501,51 +18602,51 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="44D16136" w14:textId="77777777" w:rsidR="00AD2642" w:rsidRDefault="00AD2642">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0C48103C" w14:textId="6528F9D3" w:rsidR="00AD2642" w:rsidRDefault="00AD2642">
+  <w:p w14:paraId="0C48103C" w14:textId="40639487" w:rsidR="00AD2642" w:rsidRDefault="00AD2642">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
         <w:tab w:val="left" w:pos="7980"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="007BC4"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
@@ -19559,106 +18660,106 @@
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00ED7979">
+    <w:r w:rsidR="00E877C0">
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:noProof/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>11</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText>NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00ED7979">
+    <w:r w:rsidR="00E877C0">
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:noProof/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="3A84715D" w14:textId="77777777" w:rsidR="00AD2642" w:rsidRPr="00DB39A1" w:rsidRDefault="00AD2642" w:rsidP="00DB39A1">
@@ -19667,70 +18768,72 @@
     </w:pPr>
     <w:r w:rsidRPr="00AB077E">
       <w:t>ENTIDADE PÚBLICA EMPRESARIAL PORTOS DE GALICIA</w:t>
     </w:r>
     <w:r>
       <w:br/>
     </w:r>
     <w:r w:rsidRPr="00AB077E">
       <w:t xml:space="preserve">Praza de Europa 5A – 6ª Planta </w:t>
     </w:r>
     <w:r>
       <w:br/>
     </w:r>
     <w:r w:rsidRPr="00AB077E">
       <w:t>15707 Santiago de Compostela</w:t>
     </w:r>
     <w:r>
       <w:br/>
     </w:r>
     <w:r w:rsidRPr="00AB077E">
       <w:t xml:space="preserve">T. 881 950 095 </w:t>
     </w:r>
     <w:r>
       <w:br/>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00AB077E">
       <w:t>portosdegalicia.gal</w:t>
     </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">                                                                                                                                         </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="05FDC791" w14:textId="534C1AC3" w:rsidR="00AD2642" w:rsidRDefault="00AD2642">
+  <w:p w14:paraId="05FDC791" w14:textId="30E59034" w:rsidR="00AD2642" w:rsidRDefault="00AD2642">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Páxina </w:t>
     </w:r>
@@ -19739,51 +18842,51 @@
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00ED7979">
+    <w:r w:rsidR="00E877C0">
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:noProof/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
@@ -19794,51 +18897,51 @@
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText>NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00ED7979">
+    <w:r w:rsidR="00E877C0">
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:noProof/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
@@ -19859,111 +18962,294 @@
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED5DA87" w14:textId="77777777" w:rsidR="000822A8" w:rsidRDefault="000822A8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="2DAF62FD" w14:textId="77777777" w:rsidR="00AD2642" w:rsidRPr="002E4475" w:rsidRDefault="00AD2642" w:rsidP="002E4475">
       <w:pPr>
         <w:pStyle w:val="notasaopPortos"/>
       </w:pPr>
       <w:r w:rsidRPr="002E4475">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002E4475">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002E4475">
-        <w:t xml:space="preserve">Enumere, especifique e describa o máximo posible tódalas actividades, que se pretenden realizar, indicando cuestións como: </w:t>
+        <w:t xml:space="preserve">Enumere, especifique e describa o máximo posible </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t>tódalas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t xml:space="preserve"> actividades, que se pretenden realizar, indicando </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t>cuestións</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t xml:space="preserve"> como: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C7551B0" w14:textId="77777777" w:rsidR="00AD2642" w:rsidRPr="002E4475" w:rsidRDefault="00AD2642" w:rsidP="002E4475">
       <w:pPr>
         <w:pStyle w:val="notasaopPortos"/>
       </w:pPr>
       <w:r w:rsidRPr="002E4475">
-        <w:t>Programa, contido, horario, calendario das actividades</w:t>
+        <w:t xml:space="preserve">Programa, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t>contido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t>, horario, calendario das actividades</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BCB953D" w14:textId="77777777" w:rsidR="00AD2642" w:rsidRPr="002E4475" w:rsidRDefault="00AD2642" w:rsidP="002E4475">
       <w:pPr>
         <w:pStyle w:val="notasaopPortos"/>
       </w:pPr>
       <w:r w:rsidRPr="002E4475">
-        <w:t>Equipos e instalacións necesarios para o desenvolvemento das actividades</w:t>
+        <w:t xml:space="preserve">Equipos e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t>instalacións</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t xml:space="preserve"> necesarios para o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t>desenvolvemento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t xml:space="preserve"> das actividades</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C29503A" w14:textId="77777777" w:rsidR="00AD2642" w:rsidRPr="002E4475" w:rsidRDefault="00AD2642" w:rsidP="002E4475">
       <w:pPr>
         <w:pStyle w:val="notasaopPortos"/>
       </w:pPr>
       <w:r w:rsidRPr="002E4475">
-        <w:t>Procesos industriais, residuos e materiais que fan falla para o proceso</w:t>
+        <w:t xml:space="preserve">Procesos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t>industriais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t xml:space="preserve">, residuos e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t>materiais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t xml:space="preserve"> que fan falla para o proceso</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67F79FB4" w14:textId="77777777" w:rsidR="00AD2642" w:rsidRPr="002E4475" w:rsidRDefault="00AD2642" w:rsidP="002E4475">
       <w:pPr>
         <w:pStyle w:val="notasaopPortos"/>
       </w:pPr>
       <w:r w:rsidRPr="002E4475">
         <w:t xml:space="preserve">Calendario das actividades </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21B6A60B" w14:textId="77777777" w:rsidR="00AD2642" w:rsidRPr="002E4475" w:rsidRDefault="00AD2642" w:rsidP="002E4475">
       <w:pPr>
         <w:pStyle w:val="notasaopPortos"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002E4475">
-        <w:t>Espazos no dominio público portuario e/ou obras e/ou  instalacións de titularidade pública que se pretenden ocupar e empregar para o desenvolvemento das actividades.</w:t>
+        <w:t>Espazos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t xml:space="preserve"> no dominio público portuario e/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t xml:space="preserve"> obras e/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t>instalacións</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t>titularidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t xml:space="preserve"> pública que se pretenden ocupar e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t>empregar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t xml:space="preserve"> para o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t>desenvolvemento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t xml:space="preserve"> das actividades.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="770CABD1" w14:textId="77777777" w:rsidR="00AD2642" w:rsidRPr="002E4475" w:rsidRDefault="00AD2642" w:rsidP="002E4475">
       <w:pPr>
         <w:pStyle w:val="notasaopPortos"/>
       </w:pPr>
       <w:r w:rsidRPr="002E4475">
-        <w:t>Os usos e actividades propostas deben ser acordes coa planificación portuaria aprobada (dispoñible na web de Portos de Galicia) e cos usos permitidos no dominio público portuario indicados no Art.55 da Lei 6/2017 de portos de Galicia.</w:t>
+        <w:t xml:space="preserve">Os usos e actividades </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t>propostas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t xml:space="preserve"> deben ser acordes coa planificación portuaria aprobada (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t>dispoñible</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t xml:space="preserve"> na web de Portos de Galicia) e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t>cos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t xml:space="preserve"> usos permitidos no dominio público portuario indicados no Art.55 da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t>Lei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t xml:space="preserve"> 6/2017 de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t>portos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t xml:space="preserve"> de Galicia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C285721" w14:textId="77777777" w:rsidR="00AD2642" w:rsidRPr="00B207A2" w:rsidRDefault="00AD2642" w:rsidP="002E4475">
       <w:pPr>
         <w:pStyle w:val="notasaopPortos"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E4475">
-        <w:t>No caso de construción, rehabilitación e/ou ocupación de edificacións no dominio público portuario, se debe especificar concretamente o uso e programa de actividades a desenvolver en cada unha das estancias da/s edificación/s.</w:t>
+        <w:t xml:space="preserve">No caso de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t>construción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t>, rehabilitación e/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t xml:space="preserve"> ocupación de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t>edificacións</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t xml:space="preserve"> no dominio público portuario, se debe especificar concretamente o uso e programa de actividades a desenvolver en cada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t>unha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E4475">
+        <w:t xml:space="preserve"> das estancias da/s edificación/s.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="72A35D89" w14:textId="77777777" w:rsidR="00AD2642" w:rsidRDefault="00AD2642" w:rsidP="005E711E">
       <w:pPr>
         <w:pStyle w:val="notasaopPortos"/>
       </w:pPr>
       <w:r w:rsidRPr="00614F09">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00614F09">
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> A título indicativo, que non limitativo</w:t>
       </w:r>
     </w:p>
   </w:footnote>
@@ -20493,139 +19779,911 @@
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC27EF">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="gl-ES"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CC27EF">
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="gl-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Arts. 57.3, 61.3, 66.2 da lei 6/2017, de 12 de decembro, de Portos de Galicia, e concordantes.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC27EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>Arts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC27EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>. 57.3, 61.3, 66.2 da lei 6/2017, de 12 de decembro, de Portos de Galicia, e concordantes.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
     <w:p w14:paraId="37CEB95A" w14:textId="77777777" w:rsidR="00AD2642" w:rsidRDefault="00AD2642" w:rsidP="007C1713">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>O falseamento de información subministrada a Portos de Galicia supón unha infracción grave, segundo o Art. 132.f) da Lei 6/2017 de portos de Galicia. As infraccións graves sancionaranse con multas de ata 300.000€, segundo o Art. 137.1.b) da mesma Lei. A omisión ou aportación defectuosa de información subministrada a Portos de Galicia supón unha infracción leve, segundo o Art. 131.f) da Lei 6/2017 de portos de Galicia. As infraccións leves sancionaranse con multas de ata 60.000€, segundo o Art. 137.1.a) da mesma Lei.</w:t>
-[...23 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">O </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>O falseamento de información subministrada a Portos de Galicia supón unha infracción grave, segundo o Art. 132.f) da Lei 6/2017 de portos de Galicia. As infraccións graves sancionaranse con multas de ata 300.000€, segundo o Art. 137.1.b) da mesma Lei. A omisión ou aportación defectuosa de información subministrada a Portos de Galicia supón unha infracción leve, segundo o Art. 131.f) da Lei 6/2017 de portos de Galicia. As infraccións leves sancionaranse con multas de ata 60.000€, segundo o Art. 137.1.a) da mesma Lei.</w:t>
+        <w:t>falseamento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de información subministrada a Portos de Galicia supón </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>unha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> infracción grave, segundo o Art. 132.f) da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>Lei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6/2017 de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>portos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Galicia. As </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>infraccións</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> graves </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>sancionaranse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con multas de ata 300.000€, segundo o Art. 137.1.b) da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>mesma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>Lei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. A omisión </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aportación defectuosa de información subministrada a Portos de Galicia supón </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>unha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> infracción leve, segundo o Art. 131.f) da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>Lei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6/2017 de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>portos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Galicia. As </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>infraccións</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leves </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>sancionaranse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con multas de ata 60.000€, segundo o Art. 137.1.a) da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>mesma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>Lei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="14">
+    <w:p w14:paraId="10A97AC2" w14:textId="77777777" w:rsidR="00AD2642" w:rsidRDefault="00AD2642" w:rsidP="007C1713">
+      <w:pPr>
+        <w:pStyle w:val="Textonotapie"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaalpie"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>falseamento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de información subministrada a Portos de Galicia supón </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>unha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> infracción grave, segundo o Art. 132.f) da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>Lei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6/2017 de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>portos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Galicia. As </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>infraccións</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> graves </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>sancionaranse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con multas de ata 300.000€, segundo o Art. 137.1.b) da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>mesma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>Lei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. A omisión </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aportación defectuosa de información subministrada a Portos de Galicia supón </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>unha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> infracción leve, segundo o Art. 131.f) da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>Lei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6/2017 de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>portos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Galicia. As </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>infraccións</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leves </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>sancionaranse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con multas de ata 60.000€, segundo o Art. 137.1.a) da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>mesma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>Lei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
     <w:p w14:paraId="50D70C6A" w14:textId="77777777" w:rsidR="00AD2642" w:rsidRPr="00380E88" w:rsidRDefault="00AD2642" w:rsidP="00380E88">
       <w:pPr>
         <w:pStyle w:val="notasaopPortos"/>
       </w:pPr>
       <w:r w:rsidRPr="00380E88">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00380E88">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00380E88">
-        <w:t>So aplica no caso no que o solicitante desexe que Portos de Galicia autorice o emprego de medios mecánicos no título administrativo. Faga unha táboa para cada medio mecánico que desexe autorizar.</w:t>
+        <w:t xml:space="preserve">So aplica no caso no que o solicitante </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00380E88">
+        <w:t>desexe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00380E88">
+        <w:t xml:space="preserve"> que Portos de Galicia autorice o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00380E88">
+        <w:t>emprego</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00380E88">
+        <w:t xml:space="preserve"> de medios mecánicos no título administrativo. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00380E88">
+        <w:t>Faga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00380E88">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00380E88">
+        <w:t>unha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00380E88">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00380E88">
+        <w:t>táboa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00380E88">
+        <w:t xml:space="preserve"> para cada medio mecánico que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00380E88">
+        <w:t>desexe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00380E88">
+        <w:t xml:space="preserve"> autorizar.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="4836322D" w14:textId="77777777" w:rsidR="00AD2642" w:rsidRDefault="00AD2642">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="5E7B6EA0" w14:textId="77777777" w:rsidR="00AD2642" w:rsidRDefault="00AD2642">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
@@ -20808,63 +20866,61 @@
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="01BD776F" id="Rectángulo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:307.2pt;margin-top:31.05pt;width:114.75pt;height:31.15pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmMhR9qQIAAJwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3bSpl2NOkWQosOA&#10;og3aDj0rshQbkEVNUmJnf7Nv2Y+Nkhw36IodhuWgkCb5KD6RvLruW0V2wroGdEknJzklQnOoGr0p&#10;6bfn20+fKXGe6Yop0KKke+Ho9fzjh6vOFGIKNahKWIIg2hWdKWntvSmyzPFatMydgBEajRJsyzyq&#10;dpNVlnWI3qpsmufnWQe2Mha4cA6/3iQjnUd8KQX3D1I64YkqKd7Nx9PGcx3ObH7Fio1lpm74cA32&#10;D7doWaMx6Qh1wzwjW9v8AdU23IID6U84tBlI2XARa8BqJvmbap5qZkSsBclxZqTJ/T9Yfr9bWdJU&#10;+HaUaNbiEz0iab9+6s1WAZkEgjrjCvR7Mis7aA7FUG0vbRv+sQ7SR1L3I6mi94Tjx8nZ7OJ0OqOE&#10;o+30cnaezwJo9hptrPNfBLQkCCW1mD9yyXZ3zifXg0tIpuG2UQq/s0Jp0mGGy3yWxwgHqqmCNRid&#10;3ayXypIdC2+fX+TL+NyY+MgNNaXxNqHGVFWU/F6JlOBRSKQH65imDKExxQjLOBfaT5KpZpVI2WY5&#10;/oYqYyuHiFiz0ggYkCXecsQeAN7HTgwM/iFUxL4eg4fS/xY8RsTMoP0Y3DYa7HuVKaxqyJz8DyQl&#10;agJLvl/36BLENVR77CMLacCc4bcNPuYdc37FLE4Uzh5uCf+Ah1SAjwaDREkN9sd734M/NjpaKelw&#10;Qkvqvm+ZFZSorxpH4HJydhZGOirYZFNU7LFlfWzR23YJ2AjY5ni7KAZ/rw6itNC+4DJZhKxoYppj&#10;7pJybw/K0qfNgeuIi8UiuuEYG+bv9JPhATwQHJr1uX9h1gwd7XEW7uEwzax409jJN0RqWGw9yCZ2&#10;/SuvA/W4AmIPDesq7JhjPXq9LtX5bwAAAP//AwBQSwMEFAAGAAgAAAAhABOulUPfAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FKw0AQhu+C77CM4M1uEkOpMZsShBQUEdpGvE6zaxLMzobsNo1v&#10;73jS2wz/xz/f5NvFDmI2k+8dKYhXEQhDjdM9tQrqY3W3AeEDksbBkVHwbTxsi+urHDPtLrQ38yG0&#10;gkvIZ6igC2HMpPRNZyz6lRsNcfbpJouB16mVesILl9tBJlG0lhZ74gsdjuapM83X4WwVvL3aj3ZX&#10;lljP1fG9qve7Z/eSKHV7s5SPIIJZwh8Mv/qsDgU7ndyZtBeDgnWcpozykMQgGNik9w8gTkwmnMgi&#10;l/9fKH4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5jIUfakCAACcBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAE66VQ98AAAAKAQAADwAAAAAA&#10;AAAAAAAAAAADBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAA8GAAAAAA==&#10;" filled="f" strokecolor="#0070c0" strokeweight="1.5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="62658215" w14:textId="3F3CAB71" w:rsidR="00E3601A" w:rsidRPr="00E3601A" w:rsidRDefault="00E3601A" w:rsidP="00E3601A">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="0070C0"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:bookmarkStart w:id="4" w:name="_GoBack"/>
                     <w:r w:rsidRPr="00E3601A">
                       <w:rPr>
                         <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="0070C0"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>MODELO 03A</w:t>
                     </w:r>
-                    <w:bookmarkEnd w:id="4"/>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00AD2642">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:lang w:eastAsia="gl-ES" w:bidi="lo-LA"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="180340" distB="180340" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="7B6E9EEF" wp14:editId="5DD41ED3">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>1108710</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>791845</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="932400" cy="396000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -23734,59 +23790,59 @@
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0003"/>
-  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="28673"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B15183"/>
     <w:rsid w:val="000148CE"/>
     <w:rsid w:val="00030025"/>
     <w:rsid w:val="00032194"/>
     <w:rsid w:val="00043A9F"/>
     <w:rsid w:val="0007056D"/>
     <w:rsid w:val="000822A8"/>
     <w:rsid w:val="00090D1A"/>
@@ -23828,205 +23884,211 @@
     <w:rsid w:val="003A2FC6"/>
     <w:rsid w:val="003B4F6B"/>
     <w:rsid w:val="00414E82"/>
     <w:rsid w:val="00420F1D"/>
     <w:rsid w:val="00424F97"/>
     <w:rsid w:val="00455072"/>
     <w:rsid w:val="00456703"/>
     <w:rsid w:val="00465195"/>
     <w:rsid w:val="00472BA8"/>
     <w:rsid w:val="00473BEE"/>
     <w:rsid w:val="004A2A75"/>
     <w:rsid w:val="004A6B00"/>
     <w:rsid w:val="004B740D"/>
     <w:rsid w:val="004D3828"/>
     <w:rsid w:val="004D4025"/>
     <w:rsid w:val="004D441C"/>
     <w:rsid w:val="004F14D2"/>
     <w:rsid w:val="004F5C3E"/>
     <w:rsid w:val="005233E4"/>
     <w:rsid w:val="00553BF0"/>
     <w:rsid w:val="00563556"/>
     <w:rsid w:val="005707AF"/>
     <w:rsid w:val="00572F1A"/>
     <w:rsid w:val="00591E61"/>
     <w:rsid w:val="005A224D"/>
+    <w:rsid w:val="005B2716"/>
     <w:rsid w:val="005C580A"/>
     <w:rsid w:val="005C6957"/>
     <w:rsid w:val="005D00C4"/>
     <w:rsid w:val="005D795C"/>
     <w:rsid w:val="005E711E"/>
     <w:rsid w:val="005F79C5"/>
     <w:rsid w:val="00602041"/>
+    <w:rsid w:val="00607A18"/>
     <w:rsid w:val="00614F09"/>
     <w:rsid w:val="00614F72"/>
     <w:rsid w:val="00626F74"/>
     <w:rsid w:val="00650BDA"/>
     <w:rsid w:val="006569CB"/>
     <w:rsid w:val="00673F6E"/>
     <w:rsid w:val="00676C52"/>
     <w:rsid w:val="00681621"/>
     <w:rsid w:val="006B2225"/>
     <w:rsid w:val="006B3B92"/>
     <w:rsid w:val="006C71B0"/>
     <w:rsid w:val="006D0386"/>
     <w:rsid w:val="006D20BB"/>
     <w:rsid w:val="006E469A"/>
     <w:rsid w:val="00747CFA"/>
     <w:rsid w:val="007515B7"/>
     <w:rsid w:val="007526F6"/>
     <w:rsid w:val="0075685E"/>
     <w:rsid w:val="00773940"/>
+    <w:rsid w:val="00782859"/>
     <w:rsid w:val="007B38D8"/>
     <w:rsid w:val="007C1713"/>
     <w:rsid w:val="007D0813"/>
     <w:rsid w:val="007E49B7"/>
     <w:rsid w:val="00802E49"/>
     <w:rsid w:val="00817A3C"/>
     <w:rsid w:val="00825CB9"/>
     <w:rsid w:val="00825E09"/>
     <w:rsid w:val="00844E26"/>
     <w:rsid w:val="008619B4"/>
     <w:rsid w:val="00881526"/>
     <w:rsid w:val="008A1905"/>
     <w:rsid w:val="008E02CB"/>
     <w:rsid w:val="008E0649"/>
     <w:rsid w:val="008E1CF0"/>
     <w:rsid w:val="00936875"/>
     <w:rsid w:val="00943C6B"/>
     <w:rsid w:val="00960534"/>
     <w:rsid w:val="00966FD9"/>
     <w:rsid w:val="00971C7E"/>
     <w:rsid w:val="00974332"/>
     <w:rsid w:val="009A3D9E"/>
     <w:rsid w:val="009A7769"/>
     <w:rsid w:val="009C7A57"/>
     <w:rsid w:val="009E71FC"/>
     <w:rsid w:val="009F65E3"/>
     <w:rsid w:val="009F6F6A"/>
     <w:rsid w:val="009F7570"/>
     <w:rsid w:val="00A31833"/>
     <w:rsid w:val="00A36CC3"/>
     <w:rsid w:val="00A41D00"/>
     <w:rsid w:val="00A733D9"/>
     <w:rsid w:val="00A8511D"/>
     <w:rsid w:val="00A9604A"/>
     <w:rsid w:val="00AB077E"/>
     <w:rsid w:val="00AC4BE3"/>
     <w:rsid w:val="00AD2642"/>
     <w:rsid w:val="00AE3295"/>
     <w:rsid w:val="00AF216C"/>
     <w:rsid w:val="00AF44B8"/>
     <w:rsid w:val="00B10596"/>
     <w:rsid w:val="00B10BA8"/>
     <w:rsid w:val="00B15183"/>
     <w:rsid w:val="00B20074"/>
     <w:rsid w:val="00B20919"/>
     <w:rsid w:val="00B32074"/>
     <w:rsid w:val="00B36A75"/>
+    <w:rsid w:val="00B866A2"/>
     <w:rsid w:val="00BA4DC9"/>
     <w:rsid w:val="00BC1764"/>
     <w:rsid w:val="00BC55A3"/>
     <w:rsid w:val="00BD0E5F"/>
     <w:rsid w:val="00BF0214"/>
     <w:rsid w:val="00BF11A8"/>
     <w:rsid w:val="00BF18C5"/>
     <w:rsid w:val="00C2284C"/>
     <w:rsid w:val="00C22860"/>
     <w:rsid w:val="00C36734"/>
     <w:rsid w:val="00C37350"/>
     <w:rsid w:val="00C534CC"/>
     <w:rsid w:val="00C7316F"/>
     <w:rsid w:val="00C73284"/>
     <w:rsid w:val="00C740A6"/>
     <w:rsid w:val="00C77631"/>
     <w:rsid w:val="00CB02B9"/>
     <w:rsid w:val="00CC27EF"/>
     <w:rsid w:val="00CC3660"/>
     <w:rsid w:val="00CE0AB2"/>
     <w:rsid w:val="00CE4D78"/>
     <w:rsid w:val="00D1190F"/>
     <w:rsid w:val="00D1288E"/>
     <w:rsid w:val="00D208BC"/>
     <w:rsid w:val="00D3424C"/>
     <w:rsid w:val="00D50295"/>
     <w:rsid w:val="00D54A48"/>
     <w:rsid w:val="00D55F3B"/>
     <w:rsid w:val="00D764CC"/>
     <w:rsid w:val="00D963F1"/>
     <w:rsid w:val="00D970F9"/>
     <w:rsid w:val="00DA48BC"/>
     <w:rsid w:val="00DB178D"/>
     <w:rsid w:val="00DB39A1"/>
     <w:rsid w:val="00DB5295"/>
     <w:rsid w:val="00DC03D6"/>
     <w:rsid w:val="00E34E30"/>
     <w:rsid w:val="00E3601A"/>
     <w:rsid w:val="00E43E79"/>
     <w:rsid w:val="00E46E9A"/>
     <w:rsid w:val="00E57231"/>
     <w:rsid w:val="00E700D8"/>
     <w:rsid w:val="00E84824"/>
+    <w:rsid w:val="00E877C0"/>
     <w:rsid w:val="00EB2772"/>
     <w:rsid w:val="00EB324C"/>
     <w:rsid w:val="00EC45D9"/>
     <w:rsid w:val="00ED1831"/>
     <w:rsid w:val="00ED7979"/>
     <w:rsid w:val="00EE5704"/>
     <w:rsid w:val="00EF52C5"/>
     <w:rsid w:val="00F04EFD"/>
     <w:rsid w:val="00F11AEB"/>
     <w:rsid w:val="00F20486"/>
+    <w:rsid w:val="00F4149C"/>
     <w:rsid w:val="00F45065"/>
     <w:rsid w:val="00F61232"/>
     <w:rsid w:val="00F61EE6"/>
     <w:rsid w:val="00F70301"/>
     <w:rsid w:val="00F83372"/>
     <w:rsid w:val="00FC12C6"/>
     <w:rsid w:val="00FC69BD"/>
     <w:rsid w:val="00FE1A43"/>
     <w:rsid w:val="00FE6037"/>
     <w:rsid w:val="00FE6FFB"/>
     <w:rsid w:val="00FF05F4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES" w:bidi="lo-LA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="28673"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="274B1424"/>
   <w15:docId w15:val="{FCB38440-7CFB-412A-97E6-AD6FAE939D28}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="gl-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
@@ -26983,147 +27045,148 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
+    <w:altName w:val="Yu Gothic UI"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Xunta Sans">
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRoman,Bold">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DokChampa">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008753C5"/>
     <w:rsid w:val="000A6047"/>
     <w:rsid w:val="000B2FCA"/>
     <w:rsid w:val="000F76D9"/>
     <w:rsid w:val="001009CA"/>
+    <w:rsid w:val="001E139E"/>
     <w:rsid w:val="00240B71"/>
     <w:rsid w:val="002C117D"/>
     <w:rsid w:val="0032136E"/>
     <w:rsid w:val="00351EEE"/>
     <w:rsid w:val="00474B73"/>
     <w:rsid w:val="004B1A6B"/>
     <w:rsid w:val="005C21AF"/>
     <w:rsid w:val="00721C95"/>
     <w:rsid w:val="008753C5"/>
     <w:rsid w:val="008836F0"/>
     <w:rsid w:val="00953A1F"/>
     <w:rsid w:val="009C445D"/>
     <w:rsid w:val="00AB0D9E"/>
     <w:rsid w:val="00BD5D4F"/>
     <w:rsid w:val="00D93F9A"/>
     <w:rsid w:val="00D949BC"/>
     <w:rsid w:val="00DA4DC6"/>
     <w:rsid w:val="00EE1104"/>
     <w:rsid w:val="00EF5992"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -27756,50 +27819,58 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="047D9799689744A6B212008DC3F4B4071">
     <w:name w:val="047D9799689744A6B212008DC3F4B4071"/>
     <w:rsid w:val="00721C95"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Times New Roman" w:hAnsi="Xunta Sans" w:cs="Arial"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="gl-ES" w:eastAsia="gl-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7A81D06A792B411182ACCA7B5AEE6DCD">
     <w:name w:val="7A81D06A792B411182ACCA7B5AEE6DCD"/>
     <w:rsid w:val="0032136E"/>
     <w:rPr>
       <w:rFonts w:cs="Arial Unicode MS"/>
       <w:lang w:val="gl-ES" w:eastAsia="gl-ES" w:bidi="lo-LA"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F5DD36C71440479B87EAF0914154D819">
+    <w:name w:val="F5DD36C71440479B87EAF0914154D819"/>
+    <w:rsid w:val="001E139E"/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial Unicode MS"/>
+      <w:lang w:val="gl-ES" w:eastAsia="gl-ES" w:bidi="lo-LA"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -28079,79 +28150,79 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh4kDjdApPUd1sF1QRU+VsASXoT4w==">AMUW2mXX7URKbzmyZON6e1rsJpKK2OdN9/eYA2WPyM/FN683m2G4FHrcQZfNXWwa8mLUrapDDzlL+gD/89N35CrbzCQgL2XxkSqZS4HFj8Dy/7uJy/OwDbJkvG+M8XprvfdGA/JvhKaK</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\CHICAGO.XSL" StyleName="Chicago" Version="16"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F37171BD-7CE3-491C-B5F9-DD405AE79B72}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89904E02-AE42-4E7A-90BB-A8E5A21489C7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>4104</Words>
-  <Characters>23398</Characters>
+  <Words>3975</Words>
+  <Characters>22662</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>194</Lines>
-  <Paragraphs>54</Paragraphs>
+  <Lines>188</Lines>
+  <Paragraphs>53</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27448</CharactersWithSpaces>
+  <CharactersWithSpaces>26584</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Voyer Conde, Pablo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>