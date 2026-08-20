--- v0 (2025-10-21)
+++ v1 (2026-08-20)
@@ -22,1539 +22,1780 @@
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="17308DF8" w14:textId="77777777" w:rsidR="000148CE" w:rsidRDefault="000148CE" w:rsidP="00314BDF">
       <w:pPr>
         <w:pStyle w:val="notasaopPortos"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk97718124"/>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="728B5D4E" w14:textId="501BE612" w:rsidR="004D4025" w:rsidRPr="004D4025" w:rsidRDefault="00460047" w:rsidP="004D4025">
+    <w:p w14:paraId="728B5D4E" w14:textId="1AAC03FC" w:rsidR="004D4025" w:rsidRDefault="00460047" w:rsidP="004D4025">
       <w:pPr>
         <w:pStyle w:val="T12nTtuloDOCsPorto"/>
       </w:pPr>
       <w:r w:rsidRPr="004D4025">
         <w:t xml:space="preserve">SOLICITUDE Á </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">XEFATURA DE </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4025">
         <w:t xml:space="preserve">ZONA </w:t>
       </w:r>
       <w:r>
-        <w:t>DE PORTOS DE GALICIA DUNHA CONCESIÓN NO DOMINIO PÚBLICO PORTUARIO, A TRAVÉS DA SEDE ELECTRÓNICA DA XUNTA DE GALICIA</w:t>
+        <w:t xml:space="preserve">DE PORTOS DE GALICIA DUNHA CONCESIÓN </w:t>
+      </w:r>
+      <w:r w:rsidR="008A1C24">
+        <w:t>ADMINISTRATIVA DEMANIAL</w:t>
+      </w:r>
+      <w:r w:rsidR="0094717F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB27FC">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:t>O DOMINIO PÚBLICO PORTUARIO, A TRAVÉS DA SEDE ELECTRÓNICA DA XUNTA DE GALICIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A9B428" w14:textId="569E2EE3" w:rsidR="004D4025" w:rsidRPr="00D550CF" w:rsidRDefault="004D4025" w:rsidP="004D4025">
+    <w:p w14:paraId="7288AA2F" w14:textId="77777777" w:rsidR="00A35A81" w:rsidRDefault="004D4025" w:rsidP="00A35A81">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D550CF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Nota importante: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D550CF">
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="19651878" w14:textId="67C57528" w:rsidR="00A35A81" w:rsidRDefault="00A35A81" w:rsidP="00A35A81">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A35A81">
+        <w:t>Portos de Galicia poderá requirir documentación adicional no caso de que a documentación remitida sexa incompleta ou insuficiente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A9B428" w14:textId="6C5BD0C5" w:rsidR="004D4025" w:rsidRPr="00D550CF" w:rsidRDefault="00A35A81" w:rsidP="00A35A81">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="004D4025" w:rsidRPr="00D550CF">
+        <w:t xml:space="preserve">embre que antes de realizar o esforzo de achegar toda a documentación precisa, </w:t>
+      </w:r>
+      <w:r w:rsidR="004D4025">
         <w:t xml:space="preserve">para </w:t>
       </w:r>
       <w:r w:rsidR="00881526">
         <w:t xml:space="preserve">valorar con carácter previo a viabilidade da súa intención de formular unha solicitude de concesión, é conveniente que se </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="004D4025">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00286E4F">
+        <w:r w:rsidR="004D4025" w:rsidRPr="00286E4F">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>di</w:t>
         </w:r>
         <w:r w:rsidR="00881526" w:rsidRPr="00286E4F">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">rixa </w:t>
         </w:r>
-        <w:r w:rsidRPr="00286E4F">
+        <w:r w:rsidR="004D4025" w:rsidRPr="00286E4F">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>en horario de 9:00 a 14:00 á Xefatura de Zona</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D550CF">
+      <w:r w:rsidR="004D4025" w:rsidRPr="00D550CF">
         <w:t xml:space="preserve"> na que se atope o porto </w:t>
       </w:r>
       <w:r w:rsidR="00881526">
         <w:t>no que teña interese de solicitar unha concesión e concerte unha cita co/a Xefe/a de Zona. Non esqueza levar ao encontro o formulario de instancia de solicitude de concesión cuberto</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D550CF">
+      <w:r w:rsidR="004D4025" w:rsidRPr="00D550CF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="377118EE" w14:textId="77777777" w:rsidR="004D4025" w:rsidRPr="00D550CF" w:rsidRDefault="004D4025" w:rsidP="00881526">
+    <w:p w14:paraId="377118EE" w14:textId="77777777" w:rsidR="004D4025" w:rsidRPr="00D550CF" w:rsidRDefault="004D4025" w:rsidP="00A35A81">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D550CF">
         <w:t>Xefatura de Zona Norte: 982 828 423 R/ Pastor Díaz, 13, 1º - 27002 Lugo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D6375C" w14:textId="77777777" w:rsidR="004D4025" w:rsidRPr="00D550CF" w:rsidRDefault="004D4025" w:rsidP="00881526">
+    <w:p w14:paraId="08D6375C" w14:textId="77777777" w:rsidR="004D4025" w:rsidRPr="00D550CF" w:rsidRDefault="004D4025" w:rsidP="00A35A81">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D550CF">
         <w:t>Xefatura de Zona Centro: 981 182 626</w:t>
       </w:r>
       <w:r w:rsidRPr="00D550CF">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D550CF">
         <w:t>Avda</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D550CF">
         <w:t>. Porto da Coruña, 5-1º - 15006 A Coruña</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D16702F" w14:textId="77777777" w:rsidR="004D4025" w:rsidRPr="00D550CF" w:rsidRDefault="004D4025" w:rsidP="00881526">
+    <w:p w14:paraId="1D16702F" w14:textId="77777777" w:rsidR="004D4025" w:rsidRPr="00D550CF" w:rsidRDefault="004D4025" w:rsidP="00A35A81">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D550CF">
         <w:t>Xefatura de Zona Sur:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D550CF">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D550CF">
         <w:t xml:space="preserve">886 159 290 R/ Victor </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D550CF">
         <w:t>Said</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D550CF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D550CF">
         <w:t>Armesto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D550CF">
         <w:t>, 1, 1º e 2º - 36002 Pontevedra</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BF212D0" w14:textId="43AEE9C8" w:rsidR="00277FEC" w:rsidRDefault="00277FEC" w:rsidP="004D4025">
       <w:pPr>
         <w:pStyle w:val="c8textotboasPortos"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1414"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1778"/>
+        <w:gridCol w:w="1392"/>
+        <w:gridCol w:w="2714"/>
+        <w:gridCol w:w="1543"/>
+        <w:gridCol w:w="1131"/>
+        <w:gridCol w:w="1624"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C70DA4" w14:paraId="555316D0" w14:textId="77777777" w:rsidTr="00EB0878">
+      <w:tr w:rsidR="00CA7D9B" w14:paraId="5FD6C257" w14:textId="77777777" w:rsidTr="005B455D">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="517A210F" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRPr="00C26687" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64926919" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="_Hlk98145433"/>
-            <w:r w:rsidRPr="00C26687">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>DATOS IDENTIFICATIVOS DO</w:t>
-[...20 lines deleted...]
-              <w:t>SOLICITANTE</w:t>
+              <w:t>DATOS IDENTIFICATIVOS DO/A SOLICITANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C70DA4" w14:paraId="584AAC77" w14:textId="77777777" w:rsidTr="00EB0878">
+      <w:tr w:rsidR="00CA7D9B" w14:paraId="55D9CD2C" w14:textId="77777777" w:rsidTr="005B455D">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F9F05A6" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRPr="004D4025" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="4CEA70C7" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:t>Seleccione o tipo:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42A89436" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRPr="001A3415" w:rsidRDefault="00945A21" w:rsidP="00EB0878">
+          <w:p w14:paraId="58F54EB8" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00E95761" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="366105516"/>
+                <w:id w:val="-73748610"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C70DA4">
+                <w:r w:rsidR="00CA7D9B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C70DA4" w:rsidRPr="001A687C">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">A      </w:t>
+            <w:r w:rsidR="00CA7D9B">
+              <w:t xml:space="preserve">PERSOA FÍSICA      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1652716656"/>
+                <w:id w:val="-1244181664"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C70DA4">
+                <w:r w:rsidR="00CA7D9B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C70DA4">
-              <w:t>PERSOA XURÍDICA OU ENTIDADE SEN PERSONALIDADE XURÍDICA</w:t>
+            <w:r w:rsidR="00CA7D9B">
+              <w:t xml:space="preserve">PERSOA XURÍDICA  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="145175037"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00CA7D9B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CA7D9B">
+              <w:t>ENTIDADE SEN PERSONALIDADE XURÍDICA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C70DA4" w14:paraId="125E81A0" w14:textId="77777777" w:rsidTr="00EB0878">
+      <w:tr w:rsidR="00CA7D9B" w14:paraId="1CCC4BEC" w14:textId="77777777" w:rsidTr="005B455D">
         <w:trPr>
           <w:trHeight w:val="194"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="841" w:type="pct"/>
+            <w:tcW w:w="828" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43C72AB2" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRPr="004D4025" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="1FA0F325" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:t>Nome (e apelidos)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2336" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2533" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4ABDC3DB" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRPr="004D4025" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="7C9C83F7" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:t>(escriba aquí)</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="pct"/>
+            <w:tcW w:w="673" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D0F968D" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRPr="004D4025" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="1B7F9D68" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:t>NIF/CIF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="pct"/>
+            <w:tcW w:w="966" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A0F91F1" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRPr="004D4025" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="09C6703B" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:t>(escriba aquí)</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C70DA4" w14:paraId="5C7D861F" w14:textId="77777777" w:rsidTr="00EB0878">
+      <w:tr w:rsidR="00CA7D9B" w14:paraId="02F3B800" w14:textId="77777777" w:rsidTr="005B455D">
         <w:trPr>
           <w:trHeight w:val="194"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E9F9E02" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRPr="004D4025" w:rsidRDefault="00945A21" w:rsidP="00EB0878">
+          <w:p w14:paraId="648950F5" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00E95761" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-1538345377"/>
+                <w:id w:val="-486010626"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C70DA4">
+                <w:r w:rsidR="00CA7D9B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C70DA4">
-              <w:t>PERSOA XURÍDICA OU ENTIDADE SEN PERSONALIDADE XURÍDICA</w:t>
+            <w:r w:rsidR="00CA7D9B">
+              <w:t xml:space="preserve">PERSOA XURÍDICA </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-62874287"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00CA7D9B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CA7D9B">
+              <w:t>ENTIDADE SEN PERSONALIDADE XURÍDICA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C70DA4" w14:paraId="3A05194A" w14:textId="77777777" w:rsidTr="00EB0878">
+      <w:tr w:rsidR="00CA7D9B" w14:paraId="4FB63B7F" w14:textId="77777777" w:rsidTr="005B455D">
         <w:trPr>
           <w:trHeight w:val="194"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="841" w:type="pct"/>
+            <w:tcW w:w="828" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="568F3378" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRPr="004D4025" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="5AE6882D" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:t>Nome da persoa xurídica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2336" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2533" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EB66520" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRPr="004D4025" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="59031EAF" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:t>(escriba aquí)</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="pct"/>
+            <w:tcW w:w="673" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="465250FF" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRPr="004D4025" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="67BD0579" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:t>CIF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="pct"/>
+            <w:tcW w:w="966" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EFA0E57" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRPr="004D4025" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="5987F45B" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:t>(escriba aquí)</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C70DA4" w14:paraId="46F7626F" w14:textId="77777777" w:rsidTr="00EB0878">
+      <w:tr w:rsidR="00CA7D9B" w14:paraId="114419B9" w14:textId="77777777" w:rsidTr="005B455D">
         <w:trPr>
           <w:trHeight w:val="194"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="841" w:type="pct"/>
+            <w:tcW w:w="828" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70A8051F" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRPr="004D4025" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="1D155B51" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:t>Nome (e apelidos) do representante da persoa xurídica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2336" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2533" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78D95CE9" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRPr="004D4025" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="575D06A5" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:t>(escriba aquí)</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="pct"/>
+            <w:tcW w:w="673" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45CE5127" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRPr="004D4025" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="26D4C814" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:t>NIF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="pct"/>
+            <w:tcW w:w="966" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="170C1E69" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRPr="004D4025" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="4C0C5C77" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:t>(escriba aquí)</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C70DA4" w14:paraId="4DE6E504" w14:textId="77777777" w:rsidTr="00EB0878">
+      <w:tr w:rsidR="00CA7D9B" w14:paraId="77C4A5F9" w14:textId="77777777" w:rsidTr="005B455D">
         <w:trPr>
           <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B881052" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRPr="00FF6B78" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="7C9B9589" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF6B78">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>Datos de contacto do/da solicitante, a efectos de notificacións electrónicas</w:t>
+              <w:t xml:space="preserve">Datos de contacto do/da solicitante, a efectos de notificacións </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C70DA4" w14:paraId="72EC70CF" w14:textId="77777777" w:rsidTr="00EB0878">
+      <w:tr w:rsidR="00CA7D9B" w14:paraId="7077ECA8" w14:textId="77777777" w:rsidTr="005B455D">
         <w:trPr>
-          <w:trHeight w:val="204"/>
+          <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="841" w:type="pct"/>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2DECB261" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRPr="004D4025" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          </w:tcPr>
+          <w:p w14:paraId="4E202F60" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D4025">
-[...6 lines deleted...]
-            <w:tcW w:w="986" w:type="pct"/>
+            <w:r>
+              <w:t xml:space="preserve">ELECCIÓN DO MEDIO DE NOTIFICACIÓN PREFERENTE </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43C661B2" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C9ED21E" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Notifíquese a:             </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1798826947"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> Persoa ou entidade solicitante        </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1453327151"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> Persoa ou entidade representante</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63EF8451" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76B3F2D6" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Enviaranse avisos da posta a disposición da notificación no correo electrónico e/ou teléfono móbil facilitados a continuación:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA7D9B" w14:paraId="2261C2B4" w14:textId="77777777" w:rsidTr="005B455D">
+        <w:trPr>
+          <w:trHeight w:val="204"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="828" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C840A9A" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRPr="004D4025" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="43BEDF0B" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
+              <w:t>Correo electrónico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C7F8623" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:t>(escriba aquí)</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="597" w:type="pct"/>
+            <w:tcW w:w="918" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2097AE35" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRPr="004D4025" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="134997BA" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D4025">
-[...6 lines deleted...]
-            <w:tcW w:w="753" w:type="pct"/>
+            <w:r>
+              <w:t>Teléfono móbil</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1639" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7602EF42" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRPr="004D4025" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="094E7817" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:t>(escriba aquí)</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="765" w:type="pct"/>
+      </w:tr>
+      <w:tr w:rsidR="00CA7D9B" w14:paraId="320B4FD2" w14:textId="77777777" w:rsidTr="005B455D">
+        <w:trPr>
+          <w:trHeight w:val="204"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="69A1A62B" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRPr="004D4025" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          </w:tcPr>
+          <w:p w14:paraId="1B773DA6" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D4025">
-[...6 lines deleted...]
-            <w:tcW w:w="1058" w:type="pct"/>
+          </w:p>
+          <w:p w14:paraId="4884BD01" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+            </w:pPr>
+            <w:r>
+              <w:t>As persoas obrigadas a relacionarse a través de medios electrónicos coa administración deberán optar, en todo caso, pola notificación por medios electrónicos sen que sexa válida para elas, nin produza efectos, unha opción diferente.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2753B5F1" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5177AB94" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00E95761" w:rsidP="005B455D">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1508019654"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00CA7D9B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CA7D9B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA7D9B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Electrónica</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA7D9B">
+              <w:t xml:space="preserve"> a través del Sistema de notificación electrónica de Galicia-Notifica.gal, https://notifica.xunta.gal. Solo poderase acceder a la notificación co certificado electrónico asociado ao NIF da persoa indicada. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76FE1C1D" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D896C17" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00E95761" w:rsidP="005B455D">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1165745656"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00CA7D9B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CA7D9B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA7D9B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Postal</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA7D9B">
+              <w:t xml:space="preserve"> (cubrir o enderezo postal a continuación). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C046307" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F57F7FA" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+            </w:pPr>
+            <w:r>
+              <w:t>As notificacións que se practiquen en papel estarán tamén a disposición da persoa indicada anteriormente no Sistema de notificación electrónica de Galicia-Notifica.gal, para que poida acceder ao seu contido de forma voluntaria.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CD13C83" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA7D9B" w14:paraId="04F0CE84" w14:textId="77777777" w:rsidTr="005B455D">
+        <w:trPr>
+          <w:trHeight w:val="204"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="828" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7970AEBD" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRPr="004D4025" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="77020A38" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Enderezo postal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4172" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="244F0BDE" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Tipo de vía </w:t>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:t>(escriba aquí)</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-[...47 lines deleted...]
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
+              <w:t xml:space="preserve">  Nome da vía </w:t>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:t>(escriba aquí)</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
+              <w:t xml:space="preserve">  Número </w:t>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:t>(escriba aquí)</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07871181" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Bloque </w:t>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:t>(escriba aquí)</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
+              <w:t xml:space="preserve">  Andar </w:t>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:t>(escriba aquí)</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
+              <w:t xml:space="preserve">   Porta </w:t>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:t>(escriba aquí)</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63B72AC6" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Código Postal </w:t>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:t>(escriba aquí)</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
+              <w:t xml:space="preserve"> Provincia </w:t>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:t>(escriba aquí)</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
+              <w:t xml:space="preserve"> Municipio </w:t>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:t>(escriba aquí)</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
+              <w:t xml:space="preserve"> Poboación </w:t>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:t>(escriba aquí)</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="004D4025">
-[...25 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="1"/>
     </w:tbl>
-    <w:p w14:paraId="1C49ACE2" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRDefault="00C70DA4" w:rsidP="004D4025">
-[...1 lines deleted...]
-        <w:pStyle w:val="c8textotboasPortos"/>
+    <w:p w14:paraId="252F569A" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="00CA7D9B">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="241A11B6" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="00CA7D9B">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="399"/>
         <w:gridCol w:w="1158"/>
         <w:gridCol w:w="1425"/>
         <w:gridCol w:w="1124"/>
         <w:gridCol w:w="1244"/>
         <w:gridCol w:w="1252"/>
         <w:gridCol w:w="1802"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C70DA4" w14:paraId="028C458A" w14:textId="77777777" w:rsidTr="00EB0878">
+      <w:tr w:rsidR="00CA7D9B" w14:paraId="30F360BE" w14:textId="77777777" w:rsidTr="005B455D">
         <w:trPr>
           <w:trHeight w:val="446"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BB75031" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRDefault="00C70DA4" w:rsidP="009002E9">
+          <w:p w14:paraId="17263CB3" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="T9TboasPortos"/>
-              <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="2" w:name="_Hlk98145444"/>
+            </w:pPr>
             <w:r>
               <w:t>DATOS IDENTIFICATIVOS DA PERSOA FÍSICA QUE REALIZA O TRÁMITE EN REPRESENTACIÓN DO/A SOLICITANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C70DA4" w14:paraId="6BDF0559" w14:textId="77777777" w:rsidTr="00EB0878">
+      <w:tr w:rsidR="00CA7D9B" w14:paraId="625926A5" w14:textId="77777777" w:rsidTr="005B455D">
         <w:trPr>
           <w:trHeight w:val="198"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="237" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:id w:val="847440870"/>
+              <w:id w:val="769983541"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="5A547B86" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+              <w:p w14:paraId="03D317F8" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
                 <w:pPr>
                   <w:spacing w:line="264" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="12"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="12"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4763" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7613ACF4" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="544B2862" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Marque este recadro se os datos da persoa física representante do solicitante son os mesmos que os indicados con anterioridade</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C70DA4" w14:paraId="5D1A3DA4" w14:textId="77777777" w:rsidTr="00EB0878">
+      <w:tr w:rsidR="00CA7D9B" w14:paraId="677CED02" w14:textId="77777777" w:rsidTr="005B455D">
         <w:trPr>
           <w:trHeight w:val="198"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="926" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65DD1925" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="112C6920" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r>
               <w:t>Nome (e apelidos)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E1A9D58" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="6FC9BAA7" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -1576,78 +1817,78 @@
                 <w:noProof/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>(escriba aquí)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E13314F" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="290A8431" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>NIF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1073" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11574C63" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="137E1875" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -1658,90 +1899,90 @@
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>(escriba aquí)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C70DA4" w14:paraId="665C704C" w14:textId="77777777" w:rsidTr="00EB0878">
+      <w:tr w:rsidR="00CA7D9B" w14:paraId="2361F4A6" w14:textId="77777777" w:rsidTr="005B455D">
         <w:trPr>
           <w:trHeight w:val="198"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="926" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52BBA7F3" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="3E9D61E2" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r>
               <w:t>Empresa e Cargo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4074" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0426FA49" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="36C0F41E" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -1752,133 +1993,121 @@
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>(escriba aquí)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C70DA4" w14:paraId="3EE40566" w14:textId="77777777" w:rsidTr="00EB0878">
+      <w:tr w:rsidR="00CA7D9B" w14:paraId="31A9DA14" w14:textId="77777777" w:rsidTr="005B455D">
         <w:trPr>
           <w:trHeight w:val="437"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="034D1324" w14:textId="64649D53" w:rsidR="00C70DA4" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="7FF33E4C" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Datos de contacto da persoa física representante do</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> solicitante </w:t>
+              <w:t xml:space="preserve">Datos de contacto da persoa física representante do/a solicitante </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C70DA4" w14:paraId="14E9EDCD" w14:textId="77777777" w:rsidTr="00EB0878">
+      <w:tr w:rsidR="00CA7D9B" w14:paraId="7C4071C5" w14:textId="77777777" w:rsidTr="005B455D">
         <w:trPr>
           <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="926" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CAFF22C" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="5C1FFD77" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r>
               <w:t>Correo electrónico</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="848" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14EA63D8" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="524BB404" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
@@ -1901,78 +2130,78 @@
                 <w:noProof/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>(escriba aquí)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F05117C" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="3D45EBF9" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Teléfono fixo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="007CAED9" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="3E7A8639" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -1994,78 +2223,78 @@
                 <w:noProof/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>(escriba aquí)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A4C646B" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="7D7C1F95" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Teléfono móbil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1073" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FB52F71" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="1DD48008" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -2076,89 +2305,89 @@
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>(escriba aquí)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C70DA4" w14:paraId="5196F03E" w14:textId="77777777" w:rsidTr="00EB0878">
+      <w:tr w:rsidR="00CA7D9B" w14:paraId="2C170FEB" w14:textId="77777777" w:rsidTr="005B455D">
         <w:trPr>
           <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="926" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D548CBD" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="4F597B9E" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r>
               <w:t>Enderezo postal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4074" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FA8227F" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="36E8295A" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Tipo de vía </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
@@ -2281,62 +2510,61 @@
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>(escriba aquí)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50405B72" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="03872A14" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Bloque </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2449,51 +2677,51 @@
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>(escriba aquí)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5001012D" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRDefault="00C70DA4" w:rsidP="00EB0878">
+          <w:p w14:paraId="73660692" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Código Postal </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
@@ -2663,567 +2891,52 @@
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>(escriba aquí)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="2"/>
     </w:tbl>
-    <w:p w14:paraId="739203F6" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRPr="00FC12C6" w:rsidRDefault="00C70DA4" w:rsidP="004D4025">
-[...513 lines deleted...]
-    <w:p w14:paraId="0DFD216B" w14:textId="64041228" w:rsidR="004A6B00" w:rsidRDefault="004A6B00" w:rsidP="00C70DA4">
+    <w:p w14:paraId="04500CC6" w14:textId="77777777" w:rsidR="00CA7D9B" w:rsidRDefault="00CA7D9B" w:rsidP="00C70DA4">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4205"/>
         <w:gridCol w:w="4199"/>
       </w:tblGrid>
       <w:tr w:rsidR="002F3012" w:rsidRPr="0043575B" w14:paraId="28F6C023" w14:textId="77777777" w:rsidTr="002F3012">
         <w:trPr>
           <w:trHeight w:val="363"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
@@ -3479,51 +3192,51 @@
       </w:tr>
       <w:tr w:rsidR="002F3012" w:rsidRPr="0043575B" w14:paraId="4FCE7834" w14:textId="77777777" w:rsidTr="002F3012">
         <w:trPr>
           <w:trHeight w:val="367"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D5FCF45" w14:textId="77777777" w:rsidR="002F3012" w:rsidRPr="0043575B" w:rsidRDefault="002F3012" w:rsidP="002F3012">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="0043575B">
               <w:t>Situación da superficie da concesión</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F9F5D62" w14:textId="77777777" w:rsidR="002F3012" w:rsidRPr="0043575B" w:rsidRDefault="00945A21" w:rsidP="002F3012">
+          <w:p w14:paraId="6F9F5D62" w14:textId="77777777" w:rsidR="002F3012" w:rsidRPr="0043575B" w:rsidRDefault="00E95761" w:rsidP="002F3012">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1324818551"/>
                 <w:placeholder>
                   <w:docPart w:val="5DCB6183912B4CEC991CD10C22CAF9B5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Elxja unha opción"/>
                   <w:listItem w:displayText="Terra" w:value="Terra"/>
                   <w:listItem w:displayText="Auga" w:value="Auga"/>
                   <w:listItem w:displayText="Terra e auga" w:value="Terra e auga"/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002F3012" w:rsidRPr="0043575B">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
@@ -3762,51 +3475,51 @@
       </w:tr>
       <w:tr w:rsidR="002F3012" w:rsidRPr="0043575B" w14:paraId="1BA596DB" w14:textId="77777777" w:rsidTr="002F3012">
         <w:trPr>
           <w:trHeight w:val="417"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FA5C480" w14:textId="77777777" w:rsidR="002F3012" w:rsidRPr="0043575B" w:rsidRDefault="002F3012" w:rsidP="002F3012">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="0043575B">
               <w:t>O solicitante prevé a realización de obras no dominio público portuario</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65702E1A" w14:textId="77777777" w:rsidR="002F3012" w:rsidRPr="0043575B" w:rsidRDefault="00945A21" w:rsidP="002F3012">
+          <w:p w14:paraId="65702E1A" w14:textId="77777777" w:rsidR="002F3012" w:rsidRPr="0043575B" w:rsidRDefault="00E95761" w:rsidP="002F3012">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1106196320"/>
                 <w:placeholder>
                   <w:docPart w:val="AFF6E75DB1684A0D965CFBCB925192EF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Escolla unha opción"/>
                   <w:listItem w:displayText="Si" w:value="Si"/>
                   <w:listItem w:displayText="Non" w:value="Non"/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002F3012" w:rsidRPr="0043575B">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
@@ -3825,51 +3538,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50DE8366" w14:textId="77777777" w:rsidR="002F3012" w:rsidRPr="0043575B" w:rsidRDefault="002F3012" w:rsidP="002F3012">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="0043575B">
               <w:t>O solicitante prevé ocupación dalgunha edificación</w:t>
             </w:r>
             <w:r>
               <w:t>/instalación</w:t>
             </w:r>
             <w:r w:rsidRPr="0043575B">
               <w:t xml:space="preserve"> de titularidade de Portos de Galicia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0363B27B" w14:textId="77777777" w:rsidR="002F3012" w:rsidRPr="0043575B" w:rsidRDefault="00945A21" w:rsidP="002F3012">
+          <w:p w14:paraId="0363B27B" w14:textId="77777777" w:rsidR="002F3012" w:rsidRPr="0043575B" w:rsidRDefault="00E95761" w:rsidP="002F3012">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1826345703"/>
                 <w:placeholder>
                   <w:docPart w:val="546D5DEF5BE141ACB9F154AB849FB61D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Escolla unha opción"/>
                   <w:listItem w:displayText="Non" w:value="Non"/>
                   <w:listItem w:displayText="Sí, a totalidade da edificación" w:value="Sí, a totalidade da edificación"/>
                   <w:listItem w:displayText="Sí, a ocupación parcial da edificación" w:value="Sí, a ocupación parcial da edificación"/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002F3012" w:rsidRPr="0043575B">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
@@ -4116,1362 +3829,461 @@
                 <w:storeMappedDataAs w:val="dateTime"/>
                 <w:calendar w:val="gregorian"/>
               </w:date>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="4264C6EA" w14:textId="77777777" w:rsidR="002F3012" w:rsidRPr="0043575B" w:rsidRDefault="002F3012" w:rsidP="002F3012">
                 <w:pPr>
                   <w:pStyle w:val="c9Textocorpotboas1Portos"/>
                 </w:pPr>
                 <w:r w:rsidRPr="0043575B">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                     <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                   <w:t>Clic aquí para seleccionar data</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B575DC3" w14:textId="71B4DD1A" w:rsidR="002F3012" w:rsidRDefault="002F3012" w:rsidP="00C70DA4">
-[...787 lines deleted...]
-    <w:p w14:paraId="4293116D" w14:textId="599D3FDD" w:rsidR="002F3012" w:rsidRDefault="002F3012" w:rsidP="00C70DA4">
+    <w:p w14:paraId="4B575DC3" w14:textId="794C35F8" w:rsidR="002F3012" w:rsidRDefault="002F3012" w:rsidP="00C70DA4">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8404"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E469A" w:rsidRPr="0043575B" w14:paraId="1E1B36D1" w14:textId="77777777" w:rsidTr="00D3287A">
+      <w:tr w:rsidR="006E469A" w:rsidRPr="0043575B" w14:paraId="1E1B36D1" w14:textId="77777777" w:rsidTr="0094717F">
         <w:trPr>
           <w:trHeight w:val="363"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47338251" w14:textId="77777777" w:rsidR="006E469A" w:rsidRPr="0043575B" w:rsidRDefault="006E469A" w:rsidP="00D3287A">
+          <w:p w14:paraId="47338251" w14:textId="77777777" w:rsidR="006E469A" w:rsidRPr="0043575B" w:rsidRDefault="006E469A" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="T9ntitTboasPortos"/>
             </w:pPr>
             <w:r w:rsidRPr="0043575B">
               <w:t>LEXISLACIÓN APLICABLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E469A" w:rsidRPr="0043575B" w14:paraId="3D3A2CF6" w14:textId="77777777" w:rsidTr="00D3287A">
+      <w:tr w:rsidR="00DB27FC" w:rsidRPr="0043575B" w14:paraId="3D3A2CF6" w14:textId="77777777" w:rsidTr="0094717F">
         <w:trPr>
           <w:trHeight w:val="177"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1512BE27" w14:textId="77777777" w:rsidR="006E469A" w:rsidRPr="0043575B" w:rsidRDefault="006E469A" w:rsidP="00D3287A">
+          <w:p w14:paraId="52DBB225" w14:textId="77777777" w:rsidR="00DB27FC" w:rsidRPr="0043575B" w:rsidRDefault="00DB27FC" w:rsidP="00DB27FC">
             <w:pPr>
               <w:pStyle w:val="c8textotboasPortos"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
+              <w:ind w:left="360" w:hanging="196"/>
             </w:pPr>
             <w:r w:rsidRPr="0043575B">
               <w:t>Lei 6/2017, do 12 de decembro, de portos de Galicia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B15A9ED" w14:textId="77777777" w:rsidR="006E469A" w:rsidRPr="0043575B" w:rsidRDefault="006E469A" w:rsidP="00D3287A">
+          <w:p w14:paraId="514E0C22" w14:textId="77777777" w:rsidR="00DB27FC" w:rsidRPr="0043575B" w:rsidRDefault="00DB27FC" w:rsidP="00DB27FC">
             <w:pPr>
               <w:pStyle w:val="c8textotboasPortos"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
+              <w:ind w:left="360" w:hanging="196"/>
             </w:pPr>
             <w:r w:rsidRPr="0043575B">
               <w:t>Lei 6/2003, do 9 de decembro, de taxas, prezos e exaccións reguladoras da Comunidade Autónoma de Galicia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59248EB6" w14:textId="77777777" w:rsidR="006E469A" w:rsidRPr="0043575B" w:rsidRDefault="006E469A" w:rsidP="00D3287A">
+          <w:p w14:paraId="3A345443" w14:textId="77777777" w:rsidR="00DB27FC" w:rsidRPr="0043575B" w:rsidRDefault="00DB27FC" w:rsidP="00DB27FC">
             <w:pPr>
               <w:pStyle w:val="c8textotboasPortos"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
+              <w:ind w:left="360" w:hanging="196"/>
             </w:pPr>
             <w:r w:rsidRPr="0043575B">
               <w:t>Lei 22/1988, de 28 de xullo, de Costas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A83BCFF" w14:textId="77777777" w:rsidR="006E469A" w:rsidRPr="0043575B" w:rsidRDefault="006E469A" w:rsidP="00D3287A">
+          <w:p w14:paraId="04915500" w14:textId="77777777" w:rsidR="00DB27FC" w:rsidRPr="0043575B" w:rsidRDefault="00DB27FC" w:rsidP="00DB27FC">
             <w:pPr>
               <w:pStyle w:val="c8textotboasPortos"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
+              <w:ind w:left="360" w:hanging="196"/>
             </w:pPr>
             <w:r w:rsidRPr="0043575B">
-              <w:t>Lei 9/2017, do 8 de novembro, de Contratos do Sector Público, pola que se  traspoñen ao ordenamento xurídico español as Directivas do Parlamento Europeo e do Consello 2014/23/UE e 2014/24/UE, do 26 de febreiro de 2014</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5AF67D85" w14:textId="77777777" w:rsidR="006E469A" w:rsidRPr="0043575B" w:rsidRDefault="006E469A" w:rsidP="00D3287A">
+              <w:t>Lei 9/2017, do 8 de novembro, de Contratos do Sector Público</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, nos termos do artigo 9.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05DC5A75" w14:textId="77777777" w:rsidR="00DB27FC" w:rsidRDefault="00DB27FC" w:rsidP="00DB27FC">
             <w:pPr>
               <w:pStyle w:val="c8textotboasPortos"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
+              <w:ind w:left="360" w:hanging="196"/>
             </w:pPr>
             <w:r w:rsidRPr="0043575B">
               <w:t>Lei 39/2015, do 1 de outubro, do Procedemento Administrativo Común das Administracións Públicas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AF67D85" w14:textId="3EACCA5E" w:rsidR="00DB27FC" w:rsidRPr="0043575B" w:rsidRDefault="00DB27FC" w:rsidP="00DB27FC">
+            <w:pPr>
+              <w:pStyle w:val="c8textotboasPortos"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:left="360" w:hanging="196"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Lei 40/2015, de 1 de outubro, do Réxime Xurídico do Sector Público.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="516C49B9" w14:textId="208E1A62" w:rsidR="002F3012" w:rsidRDefault="002F3012" w:rsidP="00C70DA4">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6365723A" w14:textId="77777777" w:rsidR="00C70DA4" w:rsidRDefault="00C70DA4" w:rsidP="00C70DA4">
       <w:pPr>
         <w:pStyle w:val="T11ntextosPortos"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk98145297"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk98145297"/>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>O/A abaixo asinante solicita que a Presidencia de Portos de Galicia considere a tramitación desta solicitude.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="T11ntextosPortos"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="54D73C66" w14:textId="77777777" w:rsidR="006D740B" w:rsidRPr="00783069" w:rsidRDefault="006D740B" w:rsidP="006D740B">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:rPr>
-          <w:b w:val="0"/>
-[...1 lines deleted...]
-          <w:color w:val="808080"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E469A">
+      <w:r w:rsidRPr="00783069">
         <w:rPr>
-          <w:b w:val="0"/>
-[...125 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Asinado electronicamente</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0696E052" w14:textId="77777777" w:rsidR="006E469A" w:rsidRDefault="006E469A" w:rsidP="008E1CF0">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54466484" w14:textId="5D89DD3A" w:rsidR="002F3012" w:rsidRDefault="002F3012" w:rsidP="008E1CF0">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CF8D915" w14:textId="41ACBA65" w:rsidR="006E469A" w:rsidRDefault="006E469A" w:rsidP="008E1CF0">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A777E46" w14:textId="75340524" w:rsidR="006E469A" w:rsidRDefault="006E469A" w:rsidP="008E1CF0">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67B61B61" w14:textId="50454841" w:rsidR="006E469A" w:rsidRDefault="006E469A" w:rsidP="008E1CF0">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CF1D4A9" w14:textId="34781237" w:rsidR="006E469A" w:rsidRDefault="006E469A" w:rsidP="008E1CF0">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D5F9202" w14:textId="5671423F" w:rsidR="006E469A" w:rsidRDefault="006E469A" w:rsidP="008E1CF0">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52075DE7" w14:textId="77777777" w:rsidR="006E469A" w:rsidRDefault="006E469A" w:rsidP="008E1CF0">
-[...4 lines deleted...]
-    <w:p w14:paraId="6FA37986" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRDefault="00F3219E">
+    <w:p w14:paraId="5FC3DAF6" w14:textId="77777777" w:rsidR="00626DB9" w:rsidRDefault="00626DB9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="gl-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A41A90F" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00591E61" w:rsidRDefault="00F3219E" w:rsidP="00945A21">
+    <w:p w14:paraId="2A41A90F" w14:textId="24EAD396" w:rsidR="00F3219E" w:rsidRDefault="00F3219E" w:rsidP="00945A21">
       <w:pPr>
         <w:pStyle w:val="T9TboasPortos"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00591E61">
         <w:t>ANEXO I. DOCUMENTACIÓN NECESARIA</w:t>
       </w:r>
       <w:r w:rsidRPr="00747CFA">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00747CFA">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00591E61">
         <w:t>PARA A SOLICITUDE DUNHA CONCESIÓN DEMANIAL NO DOMINIO PÚBLICO PORTUARIO A TRAVÉS DA SEDE ELECTRÓNICA DA XUNTA DE GALICIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33FF5E98" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="0043575B" w:rsidRDefault="00F3219E" w:rsidP="00F3219E">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="6E5FF0D4" w14:textId="77777777" w:rsidR="00A35A81" w:rsidRDefault="00A35A81" w:rsidP="00945A21">
+      <w:pPr>
+        <w:pStyle w:val="T9TboasPortos"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5004" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5948"/>
         <w:gridCol w:w="2463"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F3219E" w:rsidRPr="00684ED8" w14:paraId="10B9FD47" w14:textId="77777777" w:rsidTr="0052109C">
+      <w:tr w:rsidR="00F3219E" w:rsidRPr="00684ED8" w14:paraId="10B9FD47" w14:textId="77777777" w:rsidTr="0094717F">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct25" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66DCC542" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00615F67" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="66DCC542" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00615F67" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50192">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>1. Modelo de instancia cor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">rectamente cuberta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Dispoñible na seguinte ruta</w:t>
             </w:r>
             <w:r w:rsidRPr="00615F67">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E885F3A" w14:textId="63059A2C" w:rsidR="00F3219E" w:rsidRPr="00684ED8" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="3E885F3A" w14:textId="63059A2C" w:rsidR="00F3219E" w:rsidRPr="00684ED8" w:rsidRDefault="00E95761" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r w:rsidRPr="00C84B57">
+              <w:r w:rsidR="00F3219E" w:rsidRPr="00C84B57">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="10"/>
                   <w:szCs w:val="10"/>
                 </w:rPr>
                 <w:t>www.portosdegalicia.com</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00C84B57">
+            <w:r w:rsidR="00F3219E" w:rsidRPr="00C84B57">
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t xml:space="preserve"> &gt; Xestións &gt; Modelos e formularios &gt; </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidRPr="00F3219E">
+              <w:r w:rsidR="00F3219E" w:rsidRPr="00F3219E">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="10"/>
                   <w:szCs w:val="10"/>
                 </w:rPr>
                 <w:t>03B. NOVA CONCESIÓN</w:t>
               </w:r>
-              <w:r w:rsidRPr="00F3219E">
+              <w:r w:rsidR="00F3219E" w:rsidRPr="00F3219E">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="10"/>
                   <w:szCs w:val="10"/>
                 </w:rPr>
                 <w:t> </w:t>
               </w:r>
-              <w:r w:rsidRPr="00F3219E">
+              <w:r w:rsidR="00F3219E" w:rsidRPr="00F3219E">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="10"/>
                   <w:szCs w:val="10"/>
                 </w:rPr>
                 <w:t>no dominio p</w:t>
               </w:r>
-              <w:r w:rsidRPr="00F3219E">
+              <w:r w:rsidR="00F3219E" w:rsidRPr="00F3219E">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:cs="Xunta Sans"/>
                   <w:sz w:val="10"/>
                   <w:szCs w:val="10"/>
                 </w:rPr>
                 <w:t>ú</w:t>
               </w:r>
-              <w:r w:rsidRPr="00F3219E">
+              <w:r w:rsidR="00F3219E" w:rsidRPr="00F3219E">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="10"/>
                   <w:szCs w:val="10"/>
                 </w:rPr>
                 <w:t>blico portuario</w:t>
               </w:r>
-              <w:r w:rsidRPr="00F3219E">
+              <w:r w:rsidR="00F3219E" w:rsidRPr="00F3219E">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="10"/>
                   <w:szCs w:val="10"/>
                 </w:rPr>
                 <w:t> </w:t>
               </w:r>
-              <w:r w:rsidRPr="00F3219E">
+              <w:r w:rsidR="00F3219E" w:rsidRPr="00F3219E">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="10"/>
                   <w:szCs w:val="10"/>
                 </w:rPr>
                 <w:t>(INTERESADO CONCELLO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3219E" w:rsidRPr="00684ED8" w14:paraId="0B8AFC24" w14:textId="77777777" w:rsidTr="0052109C">
+      <w:tr w:rsidR="00F3219E" w:rsidRPr="00684ED8" w14:paraId="0B8AFC24" w14:textId="77777777" w:rsidTr="0094717F">
         <w:trPr>
           <w:trHeight w:val="130"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A365207" w14:textId="0E83F1BD" w:rsidR="00F3219E" w:rsidRPr="00EB1607" w:rsidRDefault="00F3219E" w:rsidP="00F3219E">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
@@ -5500,460 +4312,464 @@
           </w:tcPr>
           <w:p w14:paraId="20F5AA17" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00B32074" w:rsidRDefault="00F3219E" w:rsidP="00F3219E">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32074">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Aporto este documento: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1606767747"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00B32074">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F3219E" w:rsidRPr="001F758C" w14:paraId="235A11B6" w14:textId="77777777" w:rsidTr="0094717F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DF7A500" w14:textId="2C29257C" w:rsidR="00F3219E" w:rsidRPr="00AA3F5F" w:rsidRDefault="00F3219E" w:rsidP="00F3219E">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C7624D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anexo II. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Datos relativos ao subministro de electricidade e/ou auga por parte de Portos de Galicia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5081EC7B" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="001F758C" w:rsidRDefault="00F3219E" w:rsidP="00F3219E">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32074">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aporto este documento: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1524010570"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00B32074">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F3219E" w:rsidRPr="001F758C" w14:paraId="216125E8" w14:textId="77777777" w:rsidTr="0094717F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51664397" w14:textId="45D22D0E" w:rsidR="00F3219E" w:rsidRPr="00AA3F5F" w:rsidRDefault="00F3219E" w:rsidP="00F3219E">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C7624D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anexo III. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Datos precisos no caso de que o solicitante desexe que Portos de Galicia autorice o uso do/s medio/s mecánico/s seguinte/s no título de ocupación do dominio público portuario</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B3BD4D7" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="001F758C" w:rsidRDefault="00F3219E" w:rsidP="00F3219E">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32074">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aporto este documento: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-2014990646"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00B32074">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95761" w:rsidRPr="001F758C" w14:paraId="40A73719" w14:textId="77777777" w:rsidTr="00E95761">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF36BBD" w14:textId="6808C309" w:rsidR="00E95761" w:rsidRPr="00E95761" w:rsidRDefault="00E95761" w:rsidP="00E95761">
+            <w:pPr>
+              <w:pStyle w:val="T9TboasPortos"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95761">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95761">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>nexo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95761">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> IV. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95761">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>odelo orientativo de resolución de alcaldía que certifica a solicitude de concesión</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5478FDA3" w14:textId="34A721AC" w:rsidR="00E95761" w:rsidRPr="00B32074" w:rsidRDefault="00E95761" w:rsidP="00E95761">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32074">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aporto este documento: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="584582262"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B32074">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3219E" w:rsidRPr="001F758C" w14:paraId="235A11B6" w14:textId="77777777" w:rsidTr="009C7CF1">
+      <w:tr w:rsidR="00E95761" w:rsidRPr="001F758C" w14:paraId="43D3ACEF" w14:textId="77777777" w:rsidTr="00E95761">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-          <w:p w14:paraId="6DF7A500" w14:textId="2C29257C" w:rsidR="00F3219E" w:rsidRPr="00AA3F5F" w:rsidRDefault="00F3219E" w:rsidP="00F3219E">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49F145EA" w14:textId="6D081AED" w:rsidR="00E95761" w:rsidRPr="00C7624D" w:rsidRDefault="00E95761" w:rsidP="00E95761">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C7624D">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anexo II. </w:t>
-[...6 lines deleted...]
-              <w:t>Datos relativos ao subministro de electricidade e/ou auga por parte de Portos de Galicia</w:t>
+              <w:t xml:space="preserve">Anexo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C7624D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA3F5F">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modelo orientativo de acreditación da solvencia técnica e económica </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1464" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5081EC7B" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="001F758C" w:rsidRDefault="00F3219E" w:rsidP="00F3219E">
-[...298 lines deleted...]
-          <w:p w14:paraId="48140A15" w14:textId="549B7B40" w:rsidR="00F3219E" w:rsidRPr="00B32074" w:rsidRDefault="00F3219E" w:rsidP="00F3219E">
+          <w:p w14:paraId="48140A15" w14:textId="549B7B40" w:rsidR="00E95761" w:rsidRPr="00B32074" w:rsidRDefault="00E95761" w:rsidP="00E95761">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32074">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Aporto este documento: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-2005814396"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B32074">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3219E" w:rsidRPr="001F758C" w14:paraId="1D7F6289" w14:textId="77777777" w:rsidTr="009C7CF1">
+      <w:tr w:rsidR="00E95761" w:rsidRPr="001F758C" w14:paraId="1D7F6289" w14:textId="77777777" w:rsidTr="0094717F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2FD3597C" w14:textId="79BEAE90" w:rsidR="00F3219E" w:rsidRPr="00C7624D" w:rsidRDefault="00F3219E" w:rsidP="00F3219E">
+          <w:p w14:paraId="2FD3597C" w14:textId="13AAD6A2" w:rsidR="00E95761" w:rsidRPr="00C7624D" w:rsidRDefault="00E95761" w:rsidP="00E95761">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C7624D">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve">Anexo </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
@@ -5968,51 +4784,51 @@
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA3F5F">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Modelo de solicitude de aplicación a corporacións locais de bonificacións/exencións de garantías e taxas de título de ocupación do dominio público portuario</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1464" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A1CCA07" w14:textId="6BD42269" w:rsidR="00F3219E" w:rsidRPr="00B32074" w:rsidRDefault="00F3219E" w:rsidP="00F3219E">
+          <w:p w14:paraId="5A1CCA07" w14:textId="6BD42269" w:rsidR="00E95761" w:rsidRPr="00B32074" w:rsidRDefault="00E95761" w:rsidP="00E95761">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32074">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Aporto este documento: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="791865111"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -6029,109 +4845,109 @@
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5B7EC8DD" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRDefault="00F3219E" w:rsidP="00F3219E">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5004" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5948"/>
         <w:gridCol w:w="2463"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F3219E" w:rsidRPr="00417934" w14:paraId="7720C4C7" w14:textId="77777777" w:rsidTr="0052109C">
+      <w:tr w:rsidR="00F3219E" w:rsidRPr="00417934" w14:paraId="7720C4C7" w14:textId="77777777" w:rsidTr="0094717F">
         <w:trPr>
           <w:trHeight w:val="267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct25" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29ECA91F" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00417934" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="29ECA91F" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00417934" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2. Delimitación exacta da ocupación solicitada</w:t>
             </w:r>
             <w:r w:rsidRPr="00B46886">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3219E" w:rsidRPr="00417934" w14:paraId="3B04FA2F" w14:textId="77777777" w:rsidTr="0052109C">
+      <w:tr w:rsidR="00F3219E" w:rsidRPr="00417934" w14:paraId="3B04FA2F" w14:textId="77777777" w:rsidTr="0094717F">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F2A012D" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00615F67" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="3F2A012D" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00615F67" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00615F67">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Plano ou imaxe aérea (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00615F67">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
@@ -6153,829 +4969,829 @@
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Maps</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00615F67">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidRPr="00615F67">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>coa delimitación exacta da ocupación solicitada. Debe conter:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="497BF0FE" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="497BF0FE" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:hanging="187"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B46886">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Coordenadas dos vértices</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> da ocupación solicitada</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32D90B5A" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00615F67" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="32D90B5A" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00615F67" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:hanging="187"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00615F67">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Superficie solicitada en m</w:t>
             </w:r>
             <w:r w:rsidRPr="00615F67">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1464" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B9555AF" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00417934" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="4B9555AF" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00417934" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32074">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Aporto este documento: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-577893803"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B32074">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="48FEAE39" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRDefault="00F3219E" w:rsidP="00F3219E">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5004" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4673"/>
         <w:gridCol w:w="1277"/>
         <w:gridCol w:w="2461"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F3219E" w14:paraId="458AF149" w14:textId="77777777" w:rsidTr="0052109C">
+      <w:tr w:rsidR="00F3219E" w14:paraId="458AF149" w14:textId="77777777" w:rsidTr="0094717F">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct25" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D6E8FAE" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="000B14B1" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="6D6E8FAE" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="000B14B1" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="000B14B1">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">. Acreditación da personalidade do solicitante </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3219E" w14:paraId="5061ECEC" w14:textId="77777777" w:rsidTr="0052109C">
+      <w:tr w:rsidR="00F3219E" w14:paraId="5061ECEC" w14:textId="77777777" w:rsidTr="0094717F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="pct12" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F43A01B" w14:textId="7D6CF651" w:rsidR="00F3219E" w:rsidRPr="004E04F7" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="2F43A01B" w14:textId="7D6CF651" w:rsidR="00F3219E" w:rsidRPr="004E04F7" w:rsidRDefault="00E95761" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="-330913909"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00F3219E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs w:val="0"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="004E04F7">
+            <w:r w:rsidR="00F3219E" w:rsidRPr="004E04F7">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">  O/a solicitante é persoa xurídica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3219E" w14:paraId="5883F579" w14:textId="77777777" w:rsidTr="0052109C">
+      <w:tr w:rsidR="00F3219E" w14:paraId="5883F579" w14:textId="77777777" w:rsidTr="0094717F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2778" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57CAEDA7" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="57CAEDA7" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:ind w:left="-111" w:firstLine="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
             <w:r w:rsidRPr="00417934">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>NIF da entidade solicitante</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F0C0A4B" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="1F0C0A4B" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:ind w:left="-111" w:firstLine="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2BF3A4EE" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00B32074" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="2BF3A4EE" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00B32074" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32074">
               <w:rPr>
                 <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>CONSENTIMENTO PARA A COMPROBACIÓN DE DATOS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D0B1574" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00B32074" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="3D0B1574" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00B32074" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32074">
               <w:rPr>
                 <w:rFonts w:eastAsia="Xunta Sans" w:cs="Xunta Sans"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>A persoa interesada autoriza a consulta a outras administracións públicas dos seguintes datos. De non autorizar a consulta, deberá achegar o documento correspondente.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D42D88E" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00186150" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="6D42D88E" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00186150" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D3EC3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Xunta Sans"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>AUTORIZO A CONSULTA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1463" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="387AC27D" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00417934" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="387AC27D" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00417934" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32074">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Aporto este documento: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-1316788919"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B32074">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3219E" w14:paraId="26261B04" w14:textId="77777777" w:rsidTr="0052109C">
+      <w:tr w:rsidR="00F3219E" w14:paraId="26261B04" w14:textId="77777777" w:rsidTr="0094717F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2778" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="596D0869" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00417934" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="596D0869" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00417934" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:ind w:left="-111" w:firstLine="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46E87BBC" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00186150" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="46E87BBC" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00186150" w:rsidRDefault="00E95761" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:id w:val="-957029699"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="002D3EC3">
+                <w:r w:rsidR="00F3219E" w:rsidRPr="002D3EC3">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="12"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="002D3EC3">
+            <w:r w:rsidR="00F3219E" w:rsidRPr="002D3EC3">
               <w:rPr>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Si</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00F3219E">
               <w:rPr>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="002D3EC3">
+            <w:r w:rsidR="00F3219E" w:rsidRPr="002D3EC3">
               <w:rPr>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:id w:val="1962149466"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="002D3EC3">
+                <w:r w:rsidR="00F3219E" w:rsidRPr="002D3EC3">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="12"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="00F3219E">
               <w:rPr>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Non</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1463" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FDFC219" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00417934" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="5FDFC219" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00417934" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3219E" w14:paraId="6069D01B" w14:textId="77777777" w:rsidTr="0052109C">
+      <w:tr w:rsidR="00F3219E" w14:paraId="6069D01B" w14:textId="77777777" w:rsidTr="0094717F">
         <w:trPr>
           <w:trHeight w:val="250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2778" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EE72B71" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00417934" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="1EE72B71" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00417934" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:ind w:left="-111" w:firstLine="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>2. DNI</w:t>
             </w:r>
             <w:r w:rsidRPr="00417934">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>/NIE do representante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="257A505D" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00417934" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="257A505D" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00417934" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32074">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Aporto este documento: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-1441677247"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B32074">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3219E" w14:paraId="596958F7" w14:textId="77777777" w:rsidTr="0052109C">
+      <w:tr w:rsidR="00F3219E" w14:paraId="596958F7" w14:textId="77777777" w:rsidTr="0094717F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2778" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06165F26" w14:textId="46D60A56" w:rsidR="00F3219E" w:rsidRPr="00417934" w:rsidRDefault="000C654B" w:rsidP="000C654B">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00417934">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> Certificado de acordo plenario para a presentación da solicitude de título de ocupación do dominio público portuario. De non ser preciso acordo plenario, certificado que o acredite (modelo no Anexo IV)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="234CEE94" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00417934" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="234CEE94" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00417934" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32074">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Aporto este documento: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1904331294"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B32074">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1B4DFAD4" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRDefault="00F3219E" w:rsidP="00F3219E">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5004" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5948"/>
         <w:gridCol w:w="2463"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F3219E" w:rsidRPr="000B14B1" w14:paraId="1BC5D6BE" w14:textId="77777777" w:rsidTr="0052109C">
+      <w:tr w:rsidR="00F3219E" w:rsidRPr="000B14B1" w14:paraId="1BC5D6BE" w14:textId="77777777" w:rsidTr="0094717F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="pct25" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="199C49BF" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="000B14B1" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="199C49BF" w14:textId="06BC2EA7" w:rsidR="00F3219E" w:rsidRPr="000B14B1" w:rsidRDefault="00F3219E" w:rsidP="00975EF9">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>4. Xustificantes en vigor (vixencia máxima 6 meses</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> desde a expedición</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>) que acrediten que se atopan ao corrente no cumprimento das obrigas de carácter fiscal, laboral e social</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3219E" w:rsidRPr="00684ED8" w14:paraId="075D67E1" w14:textId="77777777" w:rsidTr="0052109C">
+      <w:tr w:rsidR="00F3219E" w:rsidRPr="00684ED8" w14:paraId="075D67E1" w14:textId="77777777" w:rsidTr="0094717F">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FCBECE6" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="000B14B1" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="0FCBECE6" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="000B14B1" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B14B1">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="000B14B1">
               <w:rPr>
@@ -7000,100 +5816,101 @@
               <w:t>Axencia Tributaria</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> Estatal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> (AEAT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1464" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D4BFE09" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00684ED8" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="1D4BFE09" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00684ED8" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00B32074">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Aporto este documento: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="928782868"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B32074">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3219E" w:rsidRPr="00684ED8" w14:paraId="2D226A83" w14:textId="77777777" w:rsidTr="0052109C">
+      <w:tr w:rsidR="00F3219E" w:rsidRPr="00684ED8" w14:paraId="2D226A83" w14:textId="77777777" w:rsidTr="0094717F">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2566D697" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00615A77" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="2566D697" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00615A77" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B14B1">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="000B14B1">
               <w:rPr>
@@ -7110,100 +5927,101 @@
               <w:t xml:space="preserve">da </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Axencia Tributaria Galega</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ATRIGA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1464" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75432D01" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00684ED8" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="75432D01" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00684ED8" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00B32074">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Aporto este documento: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-661307983"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B32074">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3219E" w:rsidRPr="00684ED8" w14:paraId="59CECC3C" w14:textId="77777777" w:rsidTr="0052109C">
+      <w:tr w:rsidR="00F3219E" w:rsidRPr="00684ED8" w14:paraId="59CECC3C" w14:textId="77777777" w:rsidTr="0094717F">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C5CF3D7" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="000B14B1" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="1C5CF3D7" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="000B14B1" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B14B1">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="000B14B1">
               <w:rPr>
@@ -7227,449 +6045,462 @@
               </w:rPr>
               <w:t>Tesourería Xeral da Seguridade Social</w:t>
             </w:r>
             <w:r w:rsidRPr="000B14B1">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>(TGSS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1464" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35034730" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00684ED8" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="35034730" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00684ED8" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00B32074">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Aporto este documento: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="569472082"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B32074">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4699F416" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00C92E47" w:rsidRDefault="00F3219E" w:rsidP="00F3219E">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5004" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5948"/>
         <w:gridCol w:w="2463"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F3219E" w:rsidRPr="007060EC" w14:paraId="7C7260AE" w14:textId="77777777" w:rsidTr="0052109C">
+      <w:tr w:rsidR="00F3219E" w:rsidRPr="007060EC" w14:paraId="7C7260AE" w14:textId="77777777" w:rsidTr="0094717F">
         <w:trPr>
           <w:trHeight w:val="298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="pct25" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B35DD2A" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00EE5704" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="1B35DD2A" w14:textId="2BE1D33E" w:rsidR="00F3219E" w:rsidRPr="00EE5704" w:rsidRDefault="00F3219E" w:rsidP="004A5C9F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00026881">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>. Solvencia económica</w:t>
             </w:r>
-            <w:r w:rsidRPr="00026881">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>, xustificada por un dos seguintes medios, ou por calquera dos indicados no artigo 87 LCSP</w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3219E" w:rsidRPr="001F758C" w14:paraId="46AEB5AA" w14:textId="77777777" w:rsidTr="0052109C">
+      <w:tr w:rsidR="00F3219E" w:rsidRPr="001F758C" w14:paraId="46AEB5AA" w14:textId="77777777" w:rsidTr="0094717F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AF3FDE7" w14:textId="5A943CCB" w:rsidR="00F3219E" w:rsidRPr="007060EC" w:rsidRDefault="005F2150" w:rsidP="0052109C">
+          <w:p w14:paraId="4AF3FDE7" w14:textId="0BEAEC9F" w:rsidR="00F3219E" w:rsidRPr="007060EC" w:rsidRDefault="005F2150" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>Certificación asinada polo representante da Administración Local da solvencia económica que lle é propia como entidade local para facer fronte ás obrigacións e responsabilidades do título de ocupación do dominio público portuario (modelo no Anexo V)</w:t>
+              <w:t xml:space="preserve">Certificación asinada polo representante da Administración Local da solvencia económica que lle é propia como entidade local para facer fronte ás obrigacións e responsabilidades do título de ocupación do dominio público portuario (modelo no Anexo </w:t>
+            </w:r>
+            <w:r w:rsidR="004A5C9F">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>V)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1464" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D606927" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00026881" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="0D606927" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00026881" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32074">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Aporto este documento: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-307085908"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B32074">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="35D55504" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRDefault="00F3219E" w:rsidP="00F3219E">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="542B47A1" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00C92E47" w:rsidRDefault="00F3219E" w:rsidP="00F3219E">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5004" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5950"/>
         <w:gridCol w:w="2461"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F3219E" w:rsidRPr="007060EC" w14:paraId="778E333C" w14:textId="77777777" w:rsidTr="0052109C">
+      <w:tr w:rsidR="00F3219E" w:rsidRPr="007060EC" w14:paraId="778E333C" w14:textId="77777777" w:rsidTr="004A5C9F">
+        <w:trPr>
+          <w:trHeight w:val="367"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct25" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B67C8C7" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00AF5E36" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="1B67C8C7" w14:textId="1A2F3ABC" w:rsidR="00F3219E" w:rsidRPr="00AF5E36" w:rsidRDefault="00F3219E" w:rsidP="004A5C9F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF5E36">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Solvencia técnica ou profesional, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00026881">
+              <w:t>. Solvencia técnica ou profesional</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>xustificada por un dos seguintes medios,</w:t>
-[...12 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F2150" w:rsidRPr="007060EC" w14:paraId="492E408E" w14:textId="77777777" w:rsidTr="0052109C">
+      <w:tr w:rsidR="005F2150" w:rsidRPr="007060EC" w14:paraId="492E408E" w14:textId="77777777" w:rsidTr="0094717F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3537" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B199096" w14:textId="215138B7" w:rsidR="005F2150" w:rsidRPr="00B46886" w:rsidRDefault="005F2150" w:rsidP="005F2150">
+          <w:p w14:paraId="1B199096" w14:textId="23F7F52E" w:rsidR="005F2150" w:rsidRPr="00B46886" w:rsidRDefault="005F2150" w:rsidP="005F2150">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>Certificación asinada polo representante da Administración Local de que os servizos públicos da súa competencia se axustan ao obxecto do título de ocupación do dominio público portuario (modelo no Anexo V)</w:t>
+              <w:t xml:space="preserve">Certificación asinada polo representante da Administración Local de que os servizos públicos da súa competencia se axustan ao obxecto do título de ocupación do dominio público portuario (modelo no Anexo </w:t>
+            </w:r>
+            <w:r w:rsidR="004A5C9F">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>V)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1463" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3ECC92F3" w14:textId="77777777" w:rsidR="005F2150" w:rsidRPr="00B46886" w:rsidRDefault="005F2150" w:rsidP="005F2150">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32074">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Aporto este documento: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-1664608779"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B32074">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E6F5DFB" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00C92E47" w:rsidRDefault="00F3219E" w:rsidP="00F3219E">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5004" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5948"/>
         <w:gridCol w:w="2463"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F3219E" w:rsidRPr="000B14B1" w14:paraId="66E17D7C" w14:textId="77777777" w:rsidTr="0052109C">
+      <w:tr w:rsidR="00F3219E" w:rsidRPr="000B14B1" w14:paraId="66E17D7C" w14:textId="77777777" w:rsidTr="0094717F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct25" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61752A37" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="000B14B1" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="61752A37" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="000B14B1" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C84B57">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
             <w:r w:rsidRPr="00C84B57">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -7719,251 +6550,282 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">proposta de </w:t>
             </w:r>
             <w:r w:rsidRPr="00C84B57">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>execución de novas obras e/ou instalacións</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3219E" w:rsidRPr="00684ED8" w14:paraId="24AF00B7" w14:textId="77777777" w:rsidTr="0052109C">
+      <w:tr w:rsidR="00F3219E" w:rsidRPr="00684ED8" w14:paraId="24AF00B7" w14:textId="77777777" w:rsidTr="0094717F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7397E166" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="001F758C" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="7397E166" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="001F758C" w:rsidRDefault="00E95761" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:id w:val="-1770924672"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00512C00">
+                <w:r w:rsidR="00F3219E" w:rsidRPr="00512C00">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs w:val="0"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="12"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00512C00">
+            <w:r w:rsidR="00F3219E" w:rsidRPr="00512C00">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00F3219E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Non se propón a execución de novas obras e/ou instalacións</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3219E" w:rsidRPr="00684ED8" w14:paraId="051925C7" w14:textId="77777777" w:rsidTr="0052109C">
+      <w:tr w:rsidR="00F3219E" w:rsidRPr="00684ED8" w14:paraId="051925C7" w14:textId="77777777" w:rsidTr="0094717F">
         <w:trPr>
           <w:trHeight w:val="50"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68BB2D4B" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00BA0B10" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="68BB2D4B" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00BA0B10" w:rsidRDefault="00E95761" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:id w:val="255176695"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00512C00">
+                <w:r w:rsidR="00F3219E" w:rsidRPr="00512C00">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs w:val="0"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="12"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00512C00">
+            <w:r w:rsidR="00F3219E" w:rsidRPr="00512C00">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00F3219E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Si se propón a execución de novas obras e/ou instalacións</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1464" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FC574A7" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00684ED8" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="6FC574A7" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00684ED8" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00B32074">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Aporto este documento: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="406037481"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B32074">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3219E" w:rsidRPr="00684ED8" w14:paraId="7329CF16" w14:textId="77777777" w:rsidTr="0052109C">
+      <w:tr w:rsidR="00F3219E" w:rsidRPr="00684ED8" w14:paraId="7329CF16" w14:textId="77777777" w:rsidTr="0094717F">
         <w:trPr>
           <w:trHeight w:val="785"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30CB078E" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="15F0BDD4" w14:textId="77777777" w:rsidR="006B065F" w:rsidRDefault="006B065F" w:rsidP="006B065F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F6AE2">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>Documento técnico descritivo ou proxecto básico dixital en formato pdf. Deberá conter necesariamente:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="77ED9844" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="001F6AE2" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+              <w:t>Documento técnico descritivo ou proxect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o básico dixital en formato pdf, segundo as </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D1288E">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>prescricións técnicas para a elaboración de proxectos básicos e/ou construtivos en títulos de ocupación do dominio público portuario</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F6AE2">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Deberá conter necesariamente:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77ED9844" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="001F6AE2" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:left="314" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Necesidade, xustificación e d</w:t>
             </w:r>
             <w:r w:rsidRPr="001F6AE2">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
@@ -7977,73 +6839,73 @@
               <w:t>, precisando o seu c</w:t>
             </w:r>
             <w:r w:rsidRPr="001F6AE2">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>arácter desmontable</w:t>
             </w:r>
             <w:r w:rsidRPr="001F6AE2">
               <w:rPr>
                 <w:rStyle w:val="Refdenotaalpie"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
             <w:r w:rsidRPr="001F6AE2">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> ou non</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70F7660E" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="70F7660E" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:left="314" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Conxunto total de actividades que se desenvolverán no título</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E1322F1" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="5E1322F1" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:left="314" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve">Xustificación de adaptación á </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00BA0B10">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:cs="Arial"/>
@@ -8057,146 +6919,146 @@
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> (se existe) e </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="00BA0B10">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:t>Plan Especial de Ordenación Portuaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> (se existe)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F305B22" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="1F305B22" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:left="314" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Plano/s acoutados coa ocupación solicitada, planta/s e alzado/s</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D24EA31" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="001F6AE2" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="1D24EA31" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="001F6AE2" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:left="314" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F6AE2">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Orzamento</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> total sen IVE e con IVE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C390E2D" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="2C390E2D" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:left="314" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F6AE2">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Prazo de execución</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23E1ACEA" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="23E1ACEA" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:left="314" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D01E21">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Sinatura electrónica de técnico competente</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23B35B4F" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="006F0D8C" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="23B35B4F" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="006F0D8C" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:left="314" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F0D8C">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelo de ficha técnica básica de solicitude de obras e/ou instalacións, dispoñible facendo clic </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="006F0D8C">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:cs="Arial"/>
@@ -8212,130 +7074,217 @@
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve">, seguindo as instrucións indicadas na seguinte ruta: </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="006F0D8C">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:t>https://portosdegalicia.gal/modelo-ficha-tecnica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1464" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32C2B86C" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="001F758C" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="32C2B86C" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="001F758C" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="25FA869D" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRDefault="00F3219E" w:rsidP="00F3219E">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5004" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5948"/>
         <w:gridCol w:w="2463"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F3219E" w:rsidRPr="000B14B1" w14:paraId="1CF9080D" w14:textId="77777777" w:rsidTr="0052109C">
+      <w:tr w:rsidR="00F3219E" w:rsidRPr="000B14B1" w14:paraId="1CF9080D" w14:textId="77777777" w:rsidTr="0094717F">
         <w:trPr>
           <w:trHeight w:val="324"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="pct25" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="170B062F" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="000B14B1" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="3FE0B4B6" w14:textId="36F8041E" w:rsidR="005D6B48" w:rsidRDefault="00F3219E" w:rsidP="005D6B48">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="000B14B1">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Resgardo da garantía provisional depositada na Caixa Xeral de Depósitos da Consellería de Facenda</w:t>
             </w:r>
+            <w:r w:rsidR="005D6B48">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005D6B48">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Para máis información sobre como depositar garantías de forma electrónica na Caixa Xeral de Depósitos pode consultar:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="667FBBCF" w14:textId="77777777" w:rsidR="00886699" w:rsidRDefault="005D6B48" w:rsidP="005D6B48">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Páxina web de Portos de Galicia &gt; </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="007D0813">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nota informativa sobre a presentación de garantías electrónicas </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="170B062F" w14:textId="013A38D6" w:rsidR="00F3219E" w:rsidRPr="00886699" w:rsidRDefault="005D6B48" w:rsidP="005D6B48">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00886699">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Páxina web da Consellería de Facenda &gt; </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidRPr="00886699">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:t>Información xeral de contacto da Caixa Xeral de Depósitos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3219E" w:rsidRPr="00684ED8" w14:paraId="0256DEA0" w14:textId="77777777" w:rsidTr="0052109C">
+      <w:tr w:rsidR="00F3219E" w:rsidRPr="00684ED8" w14:paraId="0256DEA0" w14:textId="77777777" w:rsidTr="0094717F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76AC1174" w14:textId="77777777" w:rsidR="005F2150" w:rsidRDefault="005F2150" w:rsidP="005F2150">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>No caso de que:</w:t>
@@ -8415,141 +7364,150 @@
           </w:p>
           <w:p w14:paraId="32EE26D2" w14:textId="77777777" w:rsidR="005F2150" w:rsidRDefault="005F2150" w:rsidP="005F2150">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:ind w:left="599" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>1.000€</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CF66A34" w14:textId="755404C7" w:rsidR="00F3219E" w:rsidRPr="000B14B1" w:rsidRDefault="005F2150" w:rsidP="005F2150">
+          <w:p w14:paraId="5CF66A34" w14:textId="2DA0A0DC" w:rsidR="00F3219E" w:rsidRPr="000B14B1" w:rsidRDefault="005F2150" w:rsidP="005F2150">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>No caso de que fose de aplicación, poderase acreditar a bonificación/exención da garantía e taxas segundo o modelo do Anexo VI</w:t>
+              <w:t>No caso de que fose de aplicación, poderase acreditar a bonificación/exención da garantía e ta</w:t>
+            </w:r>
+            <w:r w:rsidR="004A5C9F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>xas segundo o modelo do Anexo V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1464" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74552AC6" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00684ED8" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="74552AC6" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00684ED8" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00B32074">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Aporto este documento: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-491022178"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B32074">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="59A75ACB" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRDefault="00F3219E" w:rsidP="00F3219E">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5004" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5948"/>
         <w:gridCol w:w="2463"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F3219E" w:rsidRPr="000B14B1" w14:paraId="7F3BAF4A" w14:textId="77777777" w:rsidTr="0052109C">
+      <w:tr w:rsidR="00F3219E" w:rsidRPr="000B14B1" w14:paraId="7F3BAF4A" w14:textId="77777777" w:rsidTr="0094717F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="pct25" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04530035" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="008936B7" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="04530035" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="008936B7" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0000FF" w:themeColor="hyperlink"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="000B14B1">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -8575,69 +7533,69 @@
               <w:t>económico-financeir</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="000B14B1">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> da actividade</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">. Para elo, dispón do modelo dispoñible en: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidRPr="00E4555A">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t>www.portosdegalicia.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> &gt; Xestións Modelos e formularios &gt; </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="008936B7">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t>22. ESTUDO ECONÓMICO-FINANCIEIRO</w:t>
               </w:r>
               <w:r w:rsidRPr="008936B7">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t> </w:t>
               </w:r>
               <w:r w:rsidRPr="008936B7">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
@@ -8682,326 +7640,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve"> de dominio p</w:t>
               </w:r>
               <w:r w:rsidRPr="008936B7">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:cs="Xunta Sans"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t>ú</w:t>
               </w:r>
               <w:r w:rsidRPr="008936B7">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t>blico portuario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3219E" w:rsidRPr="00684ED8" w14:paraId="78B3BBA7" w14:textId="77777777" w:rsidTr="0052109C">
+      <w:tr w:rsidR="00F3219E" w:rsidRPr="00684ED8" w14:paraId="78B3BBA7" w14:textId="77777777" w:rsidTr="0094717F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FC0B95F" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="2FC0B95F" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:ind w:left="30"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Deberá conter, como mínimo:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F94455C" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="0F94455C" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="314" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B14B1">
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve">Relación detallada e xustificada dos ingresos anuais estimados durante o prazo de vixencia </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>do título</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="463597B7" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00CF0F70" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="463597B7" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00CF0F70" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="314" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF0F70">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Relación detallada e xustificada dos gastos estimados durante o prazo de vixencia do título</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="110A114A" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="008936B7" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="110A114A" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="008936B7" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="314" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF0F70">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Avaliación da rendib</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>ilidade neta, antes de impostos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1464" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A45F423" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00684ED8" w:rsidRDefault="00F3219E" w:rsidP="0052109C">
+          <w:p w14:paraId="4A45F423" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00684ED8" w:rsidRDefault="00F3219E" w:rsidP="0094717F">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00B32074">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Aporto este documento: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="-321113662"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B32074">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2232E6D0" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRDefault="00F3219E" w:rsidP="00F3219E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="14"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15CD77D5" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00AC4BE3" w:rsidRDefault="00F3219E" w:rsidP="00F3219E">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="067AD7B0" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRDefault="00F3219E" w:rsidP="00F3219E">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005E711E">
         <w:t xml:space="preserve">O abaixo asinante, en representación do solicitante da concesión, solicita que a Presidencia de Portos de Galicia considere a tramitación desta solicitude de concesión demanial no Dominio Público Portuario. Para elo achega a documentación indicada nos anexos. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31B11BFB" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="005E711E" w:rsidRDefault="00F3219E" w:rsidP="00F3219E">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="728B49FE" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRDefault="00F3219E" w:rsidP="00F3219E">
+    <w:p w14:paraId="5A772384" w14:textId="77777777" w:rsidR="006D740B" w:rsidRPr="006D740B" w:rsidRDefault="006D740B" w:rsidP="006D740B">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
-        <w:jc w:val="both"/>
-[...82 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="006D740B">
+        <w:t>Asinado electronicamente</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E7497DF" w14:textId="77777777" w:rsidR="004A6B00" w:rsidRDefault="004A6B00" w:rsidP="008E1CF0">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19F30B8C" w14:textId="39397ECC" w:rsidR="00225F86" w:rsidRDefault="00225F86" w:rsidP="002F3012">
       <w:pPr>
         <w:pStyle w:val="T9ntitTboasPortos"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DC21972" w14:textId="6DD8104E" w:rsidR="00314BDF" w:rsidRDefault="00314BDF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="gl-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
@@ -9165,51 +8043,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>NON PRECISA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BF37E09" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="00945A21">
+          <w:p w14:paraId="3BF37E09" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="00E95761">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="1238904246"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9321,51 +8199,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>CONTRATO DE SUBMINISTRO INDEPENDENTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03FF4712" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="00945A21">
+          <w:p w14:paraId="03FF4712" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="00E95761">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="-552842607"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002E5273">
@@ -9459,133 +8337,133 @@
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> A CONTAR DESDE A DATA DE NOTIFICACIÓN DO PRESENTE TÍTULO, O INTERESADO </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>DEBERÁ REMITIR</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> A TRAVÉS DO </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t>PROCEDEMENTO PR004A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> DA </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t>SEDE ELECTRÓNICA DA XUNTA DE GALICIA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> A </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>ÚLTIMA FACTURA DE QUE DISPOÑA DA DITA DE SUBMINISTRACIÓN</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">, EMPREGANDO O FORMULARIO EXISTENTE NA SEGUINTE RUTA: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t>www.portosdegalicia.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> &gt; Xestións &gt; Modelos e formularios &gt; </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:b/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t>07A. REMISIÓN DE CONTRATO DE SUBMINISTRO</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t> </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:bCs w:val="0"/>
@@ -9746,51 +8624,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>CONTADOR EXISTENTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="210B4568" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="00945A21">
+          <w:p w14:paraId="210B4568" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="00E95761">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="-107273080"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002E5273">
@@ -10351,51 +9229,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>A INSTALAR POLO INTERESADO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55749259" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="00945A21">
+          <w:p w14:paraId="55749259" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="00E95761">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="-778946029"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002E5273">
@@ -10489,133 +9367,133 @@
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> A CONTAR DESDE A DATA DE NOTIFICACIÓN DO PRESENTE TÍTULO, O INTERESADO </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>DEBERÁ REMITIR</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> A TRAVÉS DO </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t>PROCEDEMENTO PR004A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> DA </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t>SEDE ELECTRÓNICA DA XUNTA DE GALICIA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>DOCUMENTOS CERTIFICATIVOS E FOTOGRAFÍAS NOS QUE SE VERIFIQUE A INSTALACIÓN DO CONTADOR E SE IDENTIFIQUE CLARAMENTE O CÓDIGO DO MESMO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">, EMPREGANDO O FORMULARIO EXISTENTE NA SEGUINTE RUTA: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t>www.portosdegalicia.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> &gt; Xestións &gt; Modelos e formularios &gt; </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:b/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t>07B. IDENTIFICACIÓN DE CONTADOR CONECTADO Á REDE DE PORTOS DE</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t> </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:b/>
@@ -10831,51 +9709,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C06A243" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="00945A21">
+          <w:p w14:paraId="2C06A243" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="00E95761">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="1004780232"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -11019,51 +9897,51 @@
           <w:p w14:paraId="78B7ADCF" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="002E5273">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3993D3FD" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="00945A21">
+          <w:p w14:paraId="3993D3FD" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="00E95761">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="1717513"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -11190,51 +10068,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41CEBB3E" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="00945A21">
+          <w:p w14:paraId="41CEBB3E" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="00E95761">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="-580986573"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -12015,51 +10893,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>NON</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08425610" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="00945A21">
+          <w:p w14:paraId="08425610" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="00E95761">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="-454637622"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -12690,51 +11568,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>NON PRECISA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26399A6E" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="00945A21">
+          <w:p w14:paraId="26399A6E" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="00E95761">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="-210196979"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -12846,51 +11724,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>CONTRATO DE SUBMINISTRO INDEPENDENTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="713D7C40" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="00945A21">
+          <w:p w14:paraId="713D7C40" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="00E95761">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="-1578736531"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002E5273">
@@ -12984,133 +11862,133 @@
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> A CONTAR DESDE A DATA DE NOTIFICACIÓN DO PRESENTE TÍTULO, O INTERESADO </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>DEBERÁ REMITIR</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> A TRAVÉS DO </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t>PROCEDEMENTO PR004A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> DA </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t>SEDE ELECTRÓNICA DA XUNTA DE GALICIA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> A </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>ÚLTIMA FACTURA DE QUE DISPOÑA DA DITA DE SUBMINISTRACIÓN</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">, EMPREGANDO O FORMULARIO EXISTENTE NA SEGUINTE RUTA: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t>www.portosdegalicia.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> &gt; Xestións &gt; Modelos e formularios &gt; </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId31" w:tgtFrame="_blank" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:b/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t>07A. REMISIÓN DE CONTRATO DE SUBMINISTRO</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t> </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:bCs w:val="0"/>
@@ -13271,51 +12149,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>CONTADOR EXISTENTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5ADF2CF7" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="00945A21">
+          <w:p w14:paraId="5ADF2CF7" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="00E95761">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="150723788"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002E5273">
@@ -13876,51 +12754,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>A INSTALAR POLO INTERESADO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0FF2ABBC" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="00945A21">
+          <w:p w14:paraId="0FF2ABBC" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="00E95761">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="-692689720"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002E5273">
@@ -14014,133 +12892,133 @@
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> A CONTAR DESDE A DATA DE NOTIFICACIÓN DO PRESENTE TÍTULO, O INTERESADO </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>DEBERÁ REMITIR</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> A TRAVÉS DO </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t>PROCEDEMENTO PR004A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> DA </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t>SEDE ELECTRÓNICA DA XUNTA DE GALICIA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>DOCUMENTOS CERTIFICATIVOS E FOTOGRAFÍAS NOS QUE SE VERIFIQUE A INSTALACIÓN DO CONTADOR E SE IDENTIFIQUE CLARAMENTE O CÓDIGO DO MESMO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">, EMPREGANDO O FORMULARIO EXISTENTE NA SEGUINTE RUTA: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t>www.portosdegalicia.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> &gt; Xestións &gt; Modelos e formularios &gt; </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId35" w:tgtFrame="_blank" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:b/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t>07B. IDENTIFICACIÓN DE CONTADOR CONECTADO Á REDE DE PORTOS DE</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t> </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:b/>
@@ -14356,51 +13234,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07A6FB81" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="00945A21">
+          <w:p w14:paraId="07A6FB81" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="00E95761">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="-1251339461"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -14544,51 +13422,51 @@
           <w:p w14:paraId="1CA75898" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="002E5273">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5AFE7205" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="00945A21">
+          <w:p w14:paraId="5AFE7205" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="00E95761">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="403579605"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -14715,51 +13593,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="669C1A50" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="00945A21">
+          <w:p w14:paraId="669C1A50" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="00E95761">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="-1575579484"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -15540,51 +14418,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>NON</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31FD67D2" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="00945A21">
+          <w:p w14:paraId="31FD67D2" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="00E95761">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="977735472"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -16124,524 +15002,453 @@
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="gl-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="61871FFB" w14:textId="769B9DDD" w:rsidR="005E711E" w:rsidRDefault="005E711E" w:rsidP="00C70DA4">
       <w:pPr>
         <w:pStyle w:val="T9TboasPortos"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>ANEXO I</w:t>
       </w:r>
       <w:r w:rsidR="00F2767F">
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">I. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_Hlk98144622"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk98144622"/>
       <w:r w:rsidR="00C70DA4" w:rsidRPr="00E33402">
         <w:t>DATOS PRECISOS NO CASO DE QUE O SOLICITANTE DESEXE QUE PORTOS DE GALICIA AUTORICE O USO DO/S MEDIO/S MECÁNICO/S SEGUINTE/S NO TÍTULO ADMINSTRATIVO DE OCUPACIÓN</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00C70DA4" w:rsidRPr="00E33402">
         <w:t xml:space="preserve"> DO </w:t>
       </w:r>
       <w:r>
         <w:t>DOMINIO PÚBLICO PORTUARIO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="17E2DC6B" w14:textId="77777777" w:rsidR="005E711E" w:rsidRDefault="005E711E" w:rsidP="005E711E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76D9F70F" w14:textId="3166C2B4" w:rsidR="00D55F3B" w:rsidRDefault="00E700AC" w:rsidP="00E700AC">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Se é o caso, empregar o modelo dispoñible en: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="00B34279">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Xunta Sans"/>
           </w:rPr>
           <w:t>www.portosdegalicia.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> &gt; Xestións &gt; Modelos e formularios &gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00E700AC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId37" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00E700AC">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Xunta Sans"/>
             <w:b/>
           </w:rPr>
           <w:t>14. MEDIOS MECÁNICOS (AUTORIZACIÓN/REGULARIZACIÓN OU BAIXA)</w:t>
         </w:r>
         <w:r w:rsidRPr="00E700AC">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t> </w:t>
         </w:r>
         <w:r w:rsidRPr="00E700AC">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Xunta Sans"/>
           </w:rPr>
           <w:t>en título de ocupación do dominio público portuario</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="22E7F196" w14:textId="4C836459" w:rsidR="00314BDF" w:rsidRDefault="00314BDF">
+    <w:p w14:paraId="684AE963" w14:textId="25FA996D" w:rsidR="00945A21" w:rsidRPr="00730DB9" w:rsidRDefault="00314BDF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="089BF6B5" w14:textId="503E1A01" w:rsidR="00945A21" w:rsidRPr="001C71E2" w:rsidRDefault="00945A21" w:rsidP="00945A21">
+    <w:p w14:paraId="590CC173" w14:textId="5259DA80" w:rsidR="00E95761" w:rsidRDefault="00E95761" w:rsidP="00E95761">
+      <w:pPr>
+        <w:pStyle w:val="T9TboasPortos"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ANEXO IV.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">MODELO ORIENTATIVO DE RESOLUCIÓN DE ALCALDÍA QUE CERTIFICA A SOLICITUDE </w:t>
+      </w:r>
+      <w:r>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> CONCESIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59663024" w14:textId="77777777" w:rsidR="00E95761" w:rsidRDefault="00E95761" w:rsidP="00E95761">
+      <w:pPr>
+        <w:pStyle w:val="T9TboasPortos"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4051CD57" w14:textId="77777777" w:rsidR="00E95761" w:rsidRDefault="00E95761" w:rsidP="00E95761">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C71E2">
-[...5 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>IV</w:t>
-[...6 lines deleted...]
-        <w:t>. MODELO ORIENTATIVO DE RESOLUCIÓN DE ALCALDÍA QUE CERTIFICA A SOLICITUDE DA CONCESIÓN</w:t>
+        <w:t>RESOLUCIÓN DE ALCALDÍA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6254331A" w14:textId="77777777" w:rsidR="00945A21" w:rsidRDefault="00945A21" w:rsidP="00945A21">
-[...13 lines deleted...]
-    <w:p w14:paraId="533952DF" w14:textId="77777777" w:rsidR="00945A21" w:rsidRPr="001C71E2" w:rsidRDefault="00945A21" w:rsidP="00945A21">
+    <w:p w14:paraId="1D3F4A8A" w14:textId="77777777" w:rsidR="00E95761" w:rsidRDefault="00E95761" w:rsidP="00E95761">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...10 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="592D1A77" w14:textId="77777777" w:rsidR="00945A21" w:rsidRPr="006C578B" w:rsidRDefault="00945A21" w:rsidP="00945A21">
+    <w:p w14:paraId="201B51FF" w14:textId="77777777" w:rsidR="00E95761" w:rsidRDefault="00E95761" w:rsidP="00E95761">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Logo de ver que o art. 21.1.s da Lei 7/1985 de 2 de abril, reguladora das bases do réxime local, conten unha cláusula de atribucións residuais de competencias a favor do Alcalde </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="006C578B">
         <w:t>al</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006C578B">
+      <w:r>
         <w:t xml:space="preserve"> dispoñer “ </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t>El Alcalde es el Presidente de la Corporación y ostenta las</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">El Alcalde es el Presidente de la Corporación y ostenta las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006C578B">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>siguientes</w:t>
-      </w:r>
-[...117 lines deleted...]
-        <w:t>al</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C578B">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">municipio y no </w:t>
+        <w:t>atribuciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (...) las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006C578B">
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>demás</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que expresamente le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>atribuyan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006C578B">
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>leyes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>aquellas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>legislación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del Estado o de las comunidades autónomas asignen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> municipio y no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>atribuyan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006C578B">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>otros</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006C578B">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> órganos </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006C578B">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>municipales</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006C578B">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">”, </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C578B">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t>47 do precitado texto legal.</w:t>
+        <w:t>non estando expresamente atribuída a solicitude de cesión parcial de concesións demaniais ao pleno municipal polos artigos 22 e 47 do precitado texto legal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39744517" w14:textId="77777777" w:rsidR="00945A21" w:rsidRPr="006C578B" w:rsidRDefault="00945A21" w:rsidP="00945A21">
+    <w:p w14:paraId="53257083" w14:textId="77777777" w:rsidR="00E95761" w:rsidRDefault="00E95761" w:rsidP="00E95761">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C8B654A" w14:textId="77777777" w:rsidR="00945A21" w:rsidRDefault="00945A21" w:rsidP="00945A21">
+    <w:p w14:paraId="5E5A395D" w14:textId="77777777" w:rsidR="00E95761" w:rsidRDefault="00E95761" w:rsidP="00E95761">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="006C578B">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t>19</w:t>
-[...2 lines deleted...]
-        <w:t>85, do 2 de</w:t>
+        <w:t xml:space="preserve">Esta Alcaldía, en uso das atribucións que me confire o artigo 21 da Lei 7/1985, do 2 de abril, reguladora das bases do réxime local, </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="001C71E2">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>RESOLVO</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C578B">
+      <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB98ADE" w14:textId="77777777" w:rsidR="00945A21" w:rsidRPr="006C578B" w:rsidRDefault="00945A21" w:rsidP="00945A21">
+    <w:p w14:paraId="46579494" w14:textId="77777777" w:rsidR="00E95761" w:rsidRDefault="00E95761" w:rsidP="00E95761">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B114F53" w14:textId="77777777" w:rsidR="00945A21" w:rsidRPr="006C578B" w:rsidRDefault="00945A21" w:rsidP="00945A21">
+    <w:p w14:paraId="28EBCBE8" w14:textId="2FD2B783" w:rsidR="00E95761" w:rsidRDefault="00E95761" w:rsidP="00E95761">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="006C578B">
+      <w:r>
         <w:t xml:space="preserve">Solicitar a Portos de Galicia </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C71E2">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>UNHA CONCESIÓN DEMANIAL NO DOMINIO PÚBLICO PORTUARIO</w:t>
-[...2 lines deleted...]
-        <w:t>, no porto de</w:t>
+        <w:t>CONCESIÓN DEMANIAL NO DOMINIO PÚBLICO PORTUARIO</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, no porto de </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1317152833"/>
           <w:placeholder>
-            <w:docPart w:val="E5FC6BB98086417DB543679086D8D5E0"/>
+            <w:docPart w:val="56F7FFFAA9A9423BAD724175B551872F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Elija un elemento."/>
             <w:listItem w:displayText="A GUARDA" w:value="A GUARDA"/>
             <w:listItem w:displayText="A POBRA DO CARAMIÑAL" w:value="A POBRA DO CARAMIÑAL"/>
             <w:listItem w:displayText="A TOXA" w:value="A TOXA"/>
             <w:listItem w:displayText="AGUETE" w:value="AGUETE"/>
             <w:listItem w:displayText="AGUIÑO" w:value="AGUIÑO"/>
             <w:listItem w:displayText="ALDÁN" w:value="ALDÁN"/>
             <w:listItem w:displayText="AMEIXIDA" w:value="AMEIXIDA"/>
             <w:listItem w:displayText="ANCADOS" w:value="ANCADOS"/>
             <w:listItem w:displayText="ARCADE" w:value="ARCADE"/>
             <w:listItem w:displayText="ARES" w:value="ARES"/>
             <w:listItem w:displayText="BAIONA" w:value="BAIONA"/>
             <w:listItem w:displayText="BARALLOBRE" w:value="BARALLOBRE"/>
             <w:listItem w:displayText="BARES" w:value="BARES"/>
             <w:listItem w:displayText="BARIZO" w:value="BARIZO"/>
             <w:listItem w:displayText="BELUSO" w:value="BELUSO"/>
             <w:listItem w:displayText="BETANZOS" w:value="BETANZOS"/>
             <w:listItem w:displayText="BOA" w:value="BOA"/>
             <w:listItem w:displayText="BODIÓN" w:value="BODIÓN"/>
             <w:listItem w:displayText="BUEU" w:value="BUEU"/>
             <w:listItem w:displayText="BURELA" w:value="BURELA"/>
             <w:listItem w:displayText="CABANA" w:value="CABANA"/>
@@ -16723,467 +15530,261 @@
             <w:listItem w:displayText="RINLO" w:value="RINLO"/>
             <w:listItem w:displayText="SADA-FONTÁN" w:value="SADA-FONTÁN"/>
             <w:listItem w:displayText="SAN CIBRAO" w:value="SAN CIBRAO"/>
             <w:listItem w:displayText="SAN MIGUEL DE DEIRO" w:value="SAN MIGUEL DE DEIRO"/>
             <w:listItem w:displayText="SAN PEDRO VISMA (O PORTIÑO)" w:value="SAN PEDRO VISMA (O PORTIÑO)"/>
             <w:listItem w:displayText="SANTA CRUZ" w:value="SANTA CRUZ"/>
             <w:listItem w:displayText="SANTA MARÍA DE OIA" w:value="SANTA MARÍA DE OIA"/>
             <w:listItem w:displayText="SANTA MARIÑA" w:value="SANTA MARIÑA"/>
             <w:listItem w:displayText="SANXENXO" w:value="SANXENXO"/>
             <w:listItem w:displayText="SARDIÑEIRO" w:value="SARDIÑEIRO"/>
             <w:listItem w:displayText="SEIXO" w:value="SEIXO"/>
             <w:listItem w:displayText="SUEVOS" w:value="SUEVOS"/>
             <w:listItem w:displayText="TARAGOÑA" w:value="TARAGOÑA"/>
             <w:listItem w:displayText="TESTAL" w:value="TESTAL"/>
             <w:listItem w:displayText="TRAGOVE" w:value="TRAGOVE"/>
             <w:listItem w:displayText="VICEDO" w:value="VICEDO"/>
             <w:listItem w:displayText="VILABOA" w:value="VILABOA"/>
             <w:listItem w:displayText="VILANOVA DE AROUSA" w:value="VILANOVA DE AROUSA"/>
             <w:listItem w:displayText="VILAXOÁN" w:value="VILAXOÁN"/>
             <w:listItem w:displayText="VIVEIRO-CELEIRO" w:value="VIVEIRO-CELEIRO"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
+              <w:b/>
+              <w:bCs w:val="0"/>
               <w:color w:val="00B0F0"/>
             </w:rPr>
             <w:t>ESCOLLA UN PORTO</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...111 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="721CF379" w14:textId="77777777" w:rsidR="00945A21" w:rsidRPr="006C578B" w:rsidRDefault="00945A21" w:rsidP="00945A21">
+    <w:p w14:paraId="78FA4A76" w14:textId="77777777" w:rsidR="00E95761" w:rsidRDefault="00E95761" w:rsidP="00E95761">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BB55E5E" w14:textId="77777777" w:rsidR="00945A21" w:rsidRPr="00AA12F2" w:rsidRDefault="00945A21" w:rsidP="00945A21">
+    <w:p w14:paraId="35078023" w14:textId="77777777" w:rsidR="00E95761" w:rsidRDefault="00E95761" w:rsidP="00E95761">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AA12F2">
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BCB8E83" w14:textId="77777777" w:rsidR="00E95761" w:rsidRDefault="00E95761" w:rsidP="00E95761">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...95 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
+        <w:t>Asinado electronicamente</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="57F22E43" w14:textId="77777777" w:rsidR="00945A21" w:rsidRDefault="00945A21" w:rsidP="00945A21">
-[...12 lines deleted...]
-    <w:p w14:paraId="684AE963" w14:textId="77777777" w:rsidR="00945A21" w:rsidRDefault="00945A21">
+    <w:p w14:paraId="47EA052E" w14:textId="77777777" w:rsidR="00E95761" w:rsidRDefault="00E95761">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="gl-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E1009FD" w14:textId="6D0B5F10" w:rsidR="00D063BE" w:rsidRDefault="00D063BE" w:rsidP="00C70DA4">
+    <w:p w14:paraId="4E1009FD" w14:textId="0F14952A" w:rsidR="00D063BE" w:rsidRDefault="00D063BE" w:rsidP="00437FC6">
       <w:pPr>
         <w:pStyle w:val="T9TboasPortos"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>ANEXO V. MODELO ORIENTATIVO DE ACREDITACIÓN DA SOLVENCIA TÉCNICA E ECONÓMICA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E161BEE" w14:textId="77777777" w:rsidR="00D063BE" w:rsidRDefault="00D063BE" w:rsidP="00D063BE">
+    <w:p w14:paraId="5E161BEE" w14:textId="77777777" w:rsidR="00D063BE" w:rsidRDefault="00D063BE" w:rsidP="00437FC6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="113A56AD" w14:textId="77777777" w:rsidR="00D063BE" w:rsidRPr="006C578B" w:rsidRDefault="00D063BE" w:rsidP="00D063BE">
+    <w:p w14:paraId="113A56AD" w14:textId="77777777" w:rsidR="00D063BE" w:rsidRPr="006C578B" w:rsidRDefault="00D063BE" w:rsidP="00437FC6">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>En relación coa</w:t>
       </w:r>
       <w:r w:rsidRPr="006C578B">
         <w:t xml:space="preserve"> solicitude d</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="006C578B">
         <w:t xml:space="preserve"> concesión demanial </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">no Dominio Público Portuario </w:t>
       </w:r>
       <w:r w:rsidRPr="006C578B">
         <w:t xml:space="preserve">formulada </w:t>
       </w:r>
       <w:r>
         <w:t>na presente solicitude:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="061BDCD4" w14:textId="77777777" w:rsidR="00D063BE" w:rsidRDefault="00D063BE" w:rsidP="00D063BE">
+    <w:p w14:paraId="061BDCD4" w14:textId="77777777" w:rsidR="00D063BE" w:rsidRDefault="00D063BE" w:rsidP="00437FC6">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75F36A68" w14:textId="77777777" w:rsidR="00D063BE" w:rsidRPr="006C578B" w:rsidRDefault="00D063BE" w:rsidP="00D063BE">
+    <w:p w14:paraId="75F36A68" w14:textId="77777777" w:rsidR="00D063BE" w:rsidRPr="006C578B" w:rsidRDefault="00D063BE" w:rsidP="00437FC6">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16461D3B" w14:textId="77777777" w:rsidR="00D063BE" w:rsidRPr="006C578B" w:rsidRDefault="00D063BE" w:rsidP="00D063BE">
+    <w:p w14:paraId="16461D3B" w14:textId="77777777" w:rsidR="00D063BE" w:rsidRPr="006C578B" w:rsidRDefault="00D063BE" w:rsidP="00437FC6">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>MANIFESTA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ADC273E" w14:textId="77777777" w:rsidR="00D063BE" w:rsidRDefault="00D063BE" w:rsidP="00D063BE">
+    <w:p w14:paraId="1ADC273E" w14:textId="77777777" w:rsidR="00D063BE" w:rsidRDefault="00D063BE" w:rsidP="00437FC6">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ADA41F4" w14:textId="77777777" w:rsidR="00D063BE" w:rsidRPr="00C24DD5" w:rsidRDefault="00D063BE" w:rsidP="00D063BE">
+    <w:p w14:paraId="0ADA41F4" w14:textId="77777777" w:rsidR="00D063BE" w:rsidRPr="00C24DD5" w:rsidRDefault="00D063BE" w:rsidP="00437FC6">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24DD5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Solvencia Económica</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7220EB9B" w14:textId="3D9FBB65" w:rsidR="00D063BE" w:rsidRPr="006C578B" w:rsidRDefault="00D063BE" w:rsidP="00D063BE">
+    <w:p w14:paraId="7220EB9B" w14:textId="3D9FBB65" w:rsidR="00D063BE" w:rsidRPr="006C578B" w:rsidRDefault="00D063BE" w:rsidP="00437FC6">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006C578B">
         <w:t xml:space="preserve">Que </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">certifico que o Concello ten capacidade para incluír as partidas orzamentarias necesarias </w:t>
       </w:r>
       <w:r w:rsidRPr="006C578B">
         <w:t>para facer fronte ás obrigas e responsabilidades</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> económicas</w:t>
       </w:r>
       <w:r w:rsidRPr="006C578B">
         <w:t xml:space="preserve"> da concesión solicitada</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> e, por tanto, </w:t>
       </w:r>
       <w:r w:rsidRPr="006C578B">
         <w:t xml:space="preserve">o Concello </w:t>
       </w:r>
       <w:r>
         <w:t>ao cal represento dispón d</w:t>
       </w:r>
       <w:r w:rsidRPr="006C578B">
         <w:t xml:space="preserve">a Solvencia Económica </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">necesaria </w:t>
       </w:r>
       <w:r w:rsidRPr="006C578B">
         <w:t xml:space="preserve">que lle é propia como </w:t>
       </w:r>
       <w:r>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="006C578B">
         <w:t>ntidade Local.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73FB7B76" w14:textId="77777777" w:rsidR="00D063BE" w:rsidRPr="006C578B" w:rsidRDefault="00D063BE" w:rsidP="00D063BE">
+    <w:p w14:paraId="73FB7B76" w14:textId="77777777" w:rsidR="00D063BE" w:rsidRPr="006C578B" w:rsidRDefault="00D063BE" w:rsidP="00437FC6">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11BC5C46" w14:textId="77777777" w:rsidR="00D063BE" w:rsidRPr="00C24DD5" w:rsidRDefault="00D063BE" w:rsidP="00D063BE">
+    <w:p w14:paraId="11BC5C46" w14:textId="77777777" w:rsidR="00D063BE" w:rsidRPr="00C24DD5" w:rsidRDefault="00D063BE" w:rsidP="00437FC6">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24DD5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Solvencia Técnica</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="022CAD65" w14:textId="2DE014C3" w:rsidR="00D063BE" w:rsidRDefault="00D063BE" w:rsidP="00D063BE">
+    <w:p w14:paraId="022CAD65" w14:textId="2DE014C3" w:rsidR="00D063BE" w:rsidRDefault="00D063BE" w:rsidP="00437FC6">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Que certifico que as actividades que o Concello solicita desenvolver na concesión son: </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="(indicar específicamente tódalas actividades que se pretenden realizar na concesión)"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
@@ -17326,219 +15927,136 @@
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">27/2013, de 27 de decembro, de racionalización e </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006C578B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>sostenibilidade</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006C578B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> da Administración Local.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="088952A3" w14:textId="77777777" w:rsidR="00D063BE" w:rsidRDefault="00D063BE" w:rsidP="00D063BE">
+    <w:p w14:paraId="088952A3" w14:textId="77777777" w:rsidR="00D063BE" w:rsidRDefault="00D063BE" w:rsidP="00437FC6">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0704A581" w14:textId="33E4F20D" w:rsidR="00D063BE" w:rsidRPr="006C578B" w:rsidRDefault="00D063BE" w:rsidP="00D063BE">
+    <w:p w14:paraId="0704A581" w14:textId="33E4F20D" w:rsidR="00D063BE" w:rsidRPr="006C578B" w:rsidRDefault="00D063BE" w:rsidP="00437FC6">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Por tanto, en base a lexislación anteriormente mencionada, o Concello dispón da solvencia técnica suficiente para explotar a concesión totalmente ou parcialmente</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> en réxime de Xestión Directa e, baixo ningunha circunstancia, cederá a explotación da concesión a un terceiro na súa totalidade, pois esta sería causa inmediata de caducidade da mesma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="584E06FA" w14:textId="77777777" w:rsidR="00D063BE" w:rsidRPr="006C578B" w:rsidRDefault="00D063BE" w:rsidP="00D063BE">
+    <w:p w14:paraId="584E06FA" w14:textId="77777777" w:rsidR="00D063BE" w:rsidRPr="006C578B" w:rsidRDefault="00D063BE" w:rsidP="00437FC6">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="446E8FBC" w14:textId="77777777" w:rsidR="00D063BE" w:rsidRPr="006C578B" w:rsidRDefault="00D063BE" w:rsidP="00D063BE">
+    <w:p w14:paraId="446E8FBC" w14:textId="77777777" w:rsidR="00D063BE" w:rsidRPr="006C578B" w:rsidRDefault="00D063BE" w:rsidP="00437FC6">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="608CF191" w14:textId="5BE51EDA" w:rsidR="00D063BE" w:rsidRPr="00AA12F2" w:rsidRDefault="00D063BE" w:rsidP="00D063BE">
+    <w:p w14:paraId="608CF191" w14:textId="22E255B5" w:rsidR="00D063BE" w:rsidRPr="00AA12F2" w:rsidRDefault="00D063BE" w:rsidP="00437FC6">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA12F2">
         <w:t>Asinado</w:t>
       </w:r>
+      <w:r w:rsidR="00437FC6">
+        <w:t xml:space="preserve"> electro</w:t>
+      </w:r>
       <w:r>
+        <w:t>nicamente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA12F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...93 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="06981EB3" w14:textId="14DE64F0" w:rsidR="00D063BE" w:rsidRDefault="00D063BE" w:rsidP="00D063BE">
+    <w:p w14:paraId="06981EB3" w14:textId="14DE64F0" w:rsidR="00D063BE" w:rsidRDefault="00D063BE" w:rsidP="00437FC6">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32D30F99" w14:textId="660A3433" w:rsidR="00D063BE" w:rsidRDefault="00D063BE" w:rsidP="0024701F">
       <w:pPr>
         <w:pStyle w:val="T9TboasPortos"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30817DA4" w14:textId="72BDD2BE" w:rsidR="00D063BE" w:rsidRDefault="00D063BE" w:rsidP="0024701F">
       <w:pPr>
         <w:pStyle w:val="T9TboasPortos"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="774ABEE0" w14:textId="0989A152" w:rsidR="00D063BE" w:rsidRDefault="00D063BE" w:rsidP="0024701F">
       <w:pPr>
         <w:pStyle w:val="T9TboasPortos"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -17715,107 +16233,113 @@
       <w:pPr>
         <w:pStyle w:val="T9TboasPortos"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E41583F" w14:textId="79BD7083" w:rsidR="00314BDF" w:rsidRDefault="00314BDF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="gl-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08BE4F0C" w14:textId="1AC1A9C9" w:rsidR="00682823" w:rsidRPr="0043575B" w:rsidRDefault="00682823" w:rsidP="00682823">
+    <w:p w14:paraId="08BE4F0C" w14:textId="24B9F0EE" w:rsidR="00682823" w:rsidRPr="0043575B" w:rsidRDefault="00682823" w:rsidP="00682823">
       <w:pPr>
         <w:pStyle w:val="T9TboasPortos"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>ANEXO VI. MODELO</w:t>
+        <w:t>ANEXO V</w:t>
+      </w:r>
+      <w:r w:rsidR="00E95761">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. MODELO</w:t>
       </w:r>
       <w:r w:rsidRPr="00E874DB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">DE SOLICITUDE DE APLICACIÓN A CORPORACIÓNS LOCAIS DE BONIFICACIÓNS/EXENCIÓNS DE TAXAS (E GARANTÍAS, SE FOSE O CASO) </w:t>
       </w:r>
       <w:r w:rsidRPr="005D23DB">
         <w:rPr>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>DE TÍTULO DE OCUPACIÓN DO DOMINIO PÚBLICO PORTUARIO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07EB3649" w14:textId="77777777" w:rsidR="00682823" w:rsidRDefault="00682823" w:rsidP="00682823">
       <w:pPr>
         <w:pStyle w:val="T9TboasPortos"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="658E4777" w14:textId="77777777" w:rsidR="00682823" w:rsidRDefault="00682823" w:rsidP="00682823">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Descargar da seguinte ruta: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="003A1189">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>www.portosdegalicia.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> &gt; Xestións &gt; Modelos e formularios &gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="0086226E">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId39" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="0086226E">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
           </w:rPr>
           <w:t>06B. BONIFICACIÓN OU EXENCIÓN DE TAXAS</w:t>
         </w:r>
         <w:r w:rsidRPr="0086226E">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t> </w:t>
         </w:r>
         <w:r w:rsidRPr="0086226E">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>en t</w:t>
         </w:r>
         <w:r w:rsidRPr="0086226E">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
@@ -17879,115 +16403,113 @@
       <w:pPr>
         <w:pStyle w:val="T9TboasPortos"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59B01E48" w14:textId="77777777" w:rsidR="00682823" w:rsidRDefault="00682823" w:rsidP="001B4996">
       <w:pPr>
         <w:pStyle w:val="T9TboasPortos"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DFF556D" w14:textId="77777777" w:rsidR="00682823" w:rsidRDefault="00682823">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="gl-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5BE1A0" w14:textId="46D45365" w:rsidR="00722C56" w:rsidRDefault="00456703" w:rsidP="00722C56">
+    <w:p w14:paraId="0B5BE1A0" w14:textId="239DC374" w:rsidR="00722C56" w:rsidRDefault="00456703" w:rsidP="00722C56">
       <w:pPr>
         <w:pStyle w:val="T9ntitTboasPortos"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B31D31">
         <w:rPr>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">ANEXO </w:t>
       </w:r>
       <w:r w:rsidR="005F2150">
         <w:rPr>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="00945A21">
+      <w:r w:rsidR="00E95761">
         <w:rPr>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="005F2150">
+      <w:r w:rsidR="00945A21">
         <w:rPr>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00B31D31">
         <w:rPr>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00722C56">
         <w:rPr>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">INSTRUCCIÓNS PARA A </w:t>
       </w:r>
       <w:r w:rsidR="00722C56">
         <w:t>PRESENTACIÓN DE INSTANCIA DA SOLICITUDE A TRAVÉS DA SEDE ELECTRÓNICA DA XUNTA DE GALICIA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EEB77F0" w14:textId="77777777" w:rsidR="00722C56" w:rsidRDefault="00722C56" w:rsidP="00722C56">
       <w:pPr>
         <w:pStyle w:val="T9ntitTboasPortos"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A65109A" w14:textId="77777777" w:rsidR="00722C56" w:rsidRDefault="00722C56" w:rsidP="00722C56">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Siga as instrucións do modelo de formulario dispoñible na web de Portos de Galicia na ruta </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="00286E4F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>www.portosdegalicia.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> &gt; Xestións &gt; Modelos e formularios , e cúbrao con toda a información solicitada, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>imprimao</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> en pdf e </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>asineo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
@@ -18009,51 +16531,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="lo-LA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60EBA53C" wp14:editId="1A6F86B8">
             <wp:extent cx="3900805" cy="729615"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:docPr id="10" name="Imagen 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Imagen 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39" cstate="print">
+                    <a:blip r:embed="rId41" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3900805" cy="729615"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -18069,51 +16591,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="lo-LA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B2EC9AF" wp14:editId="163945FF">
             <wp:extent cx="988695" cy="723900"/>
             <wp:effectExtent l="0" t="0" r="1905" b="0"/>
             <wp:docPr id="7" name="Imagen 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Imagen 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40">
+                    <a:blip r:embed="rId42">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="988695" cy="723900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -18146,51 +16668,51 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>/dixitalizados, non é preciso que faga esta operación)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02800C1C" w14:textId="77777777" w:rsidR="00722C56" w:rsidRDefault="00722C56" w:rsidP="00722C56">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Entre en na Sede Electrónica da Xunta de Galicia, facendo clic </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="00286E4F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">neste </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00286E4F">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>link</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="055D4300" w14:textId="77777777" w:rsidR="00722C56" w:rsidRDefault="00722C56" w:rsidP="00722C56">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
@@ -18207,51 +16729,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="lo-LA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CFC2513" wp14:editId="049CA4BD">
             <wp:extent cx="4920615" cy="750570"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="6" name="Imagen 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Imagen 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42">
+                    <a:blip r:embed="rId44">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4920615" cy="750570"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -18294,51 +16816,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="lo-LA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50273653" wp14:editId="0E74AAE8">
             <wp:extent cx="4947285" cy="1786255"/>
             <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
             <wp:docPr id="5" name="Imagen 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Imagen 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43">
+                    <a:blip r:embed="rId45">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4947285" cy="1786255"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -18449,92 +16971,92 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002D14C4">
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="lo-LA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27310870" wp14:editId="1F1D6E5B">
             <wp:extent cx="884674" cy="93600"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:docPr id="16" name="Imagen 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44"/>
+                    <a:blip r:embed="rId46"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="884674" cy="93600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="002D14C4">
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="lo-LA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="471F5F57" wp14:editId="199974FC">
             <wp:extent cx="25127" cy="93600"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:docPr id="19" name="Imagen 19"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId45"/>
+                    <a:blip r:embed="rId47"/>
                     <a:srcRect l="90957" t="1" b="-1"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm flipH="1">
                       <a:off x="0" y="0"/>
                       <a:ext cx="25127" cy="93600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
@@ -18550,51 +17072,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002D14C4">
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="lo-LA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F299BFF" wp14:editId="6A52652B">
             <wp:extent cx="277875" cy="93600"/>
             <wp:effectExtent l="0" t="0" r="8255" b="1905"/>
             <wp:docPr id="17" name="Imagen 17"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45"/>
+                    <a:blip r:embed="rId47"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="277875" cy="93600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="002D14C4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AA16989" w14:textId="77777777" w:rsidR="00456703" w:rsidRPr="002D14C4" w:rsidRDefault="00456703" w:rsidP="00456703">
       <w:pPr>
@@ -18790,171 +17312,172 @@
             <w:listItem w:displayText="RIBADEO - ZONA NORTE - MUNICIPIO: RIBADEO" w:value="RIBADEO - ZONA NORTE - MUNICIPIO: RIBADEO"/>
             <w:listItem w:displayText="RIBEIRA - ZONA CENTRO - MUNICIPIO: RIBEIRA" w:value="RIBEIRA - ZONA CENTRO - MUNICIPIO: RIBEIRA"/>
             <w:listItem w:displayText="RINLO - ZONA NORTE - MUNICIPIO: RIBADEO" w:value="RINLO - ZONA NORTE - MUNICIPIO: RIBADEO"/>
             <w:listItem w:displayText="SADA-FONTÁN - ZONA CENTRO - MUNICIPIO: SADA" w:value="SADA-FONTÁN - ZONA CENTRO - MUNICIPIO: SADA"/>
             <w:listItem w:displayText="SAN CIBRAO - ZONA NORTE - MUNICIPIO: CERVO" w:value="SAN CIBRAO - ZONA NORTE - MUNICIPIO: CERVO"/>
             <w:listItem w:displayText="SAN MIGUEL DE DEIRO - ZONA SUR - MUNICIPIO: VILANOVA DE AROUSA" w:value="SAN MIGUEL DE DEIRO - ZONA SUR - MUNICIPIO: VILANOVA DE AROUSA"/>
             <w:listItem w:displayText="SAN PEDRO DE VISMA (O PORTIÑO) - ZONA CENTRO - MUNICIPIO: A CORUÑA" w:value="SAN PEDRO DE VISMA (O PORTIÑO) - ZONA CENTRO - MUNICIPIO: A CORUÑA"/>
             <w:listItem w:displayText="SANTA CRUZ - ZONA CENTRO - MUNICIPIO: OLEIROS" w:value="SANTA CRUZ - ZONA CENTRO - MUNICIPIO: OLEIROS"/>
             <w:listItem w:displayText="SANTA MARÍA DE OIA - ZONA SUR - MUNICIPIO: OIA" w:value="SANTA MARÍA DE OIA - ZONA SUR - MUNICIPIO: OIA"/>
             <w:listItem w:displayText="SANTA MARIÑA - ZONA CENTRO - MUNICIPIO: PONTECESO" w:value="SANTA MARIÑA - ZONA CENTRO - MUNICIPIO: PONTECESO"/>
             <w:listItem w:displayText="SANTA MARIÑA DE CAMARIÑAS - ZONA CENTRO - MUNICIPIO: CAMARIÑAS" w:value="SANTA MARIÑA DE CAMARIÑAS - ZONA CENTRO - MUNICIPIO: CAMARIÑAS"/>
             <w:listItem w:displayText="SANTA MARTA DE BAIONA - ZONA SUR - MUNICIPIO: BAIONA" w:value="SANTA MARTA DE BAIONA - ZONA SUR - MUNICIPIO: BAIONA"/>
             <w:listItem w:displayText="SANXENXO - ZONA SUR - MUNICIPIO: SANXENXO" w:value="SANXENXO - ZONA SUR - MUNICIPIO: SANXENXO"/>
             <w:listItem w:displayText="SARDIÑEIRO - ZONA CENTRO - MUNICIPIO: FISTERRA" w:value="SARDIÑEIRO - ZONA CENTRO - MUNICIPIO: FISTERRA"/>
             <w:listItem w:displayText="SUEVOS - ZONA CENTRO - MUNICIPIO: ARTEIXO" w:value="SUEVOS - ZONA CENTRO - MUNICIPIO: ARTEIXO"/>
             <w:listItem w:displayText="TARAGOÑA - ZONA CENTRO - MUNICIPIO: RIANXO" w:value="TARAGOÑA - ZONA CENTRO - MUNICIPIO: RIANXO"/>
             <w:listItem w:displayText="TESTAL - ZONA CENTRO - MUNICIPIO: NOIA" w:value="TESTAL - ZONA CENTRO - MUNICIPIO: NOIA"/>
             <w:listItem w:displayText="TRAGOVE - ZONA SUR - MUNICIPIO: CAMBADOS" w:value="TRAGOVE - ZONA SUR - MUNICIPIO: CAMBADOS"/>
             <w:listItem w:displayText="TUI - ZONA SUR - MUNICIPIO: TUI" w:value="TUI - ZONA SUR - MUNICIPIO: TUI"/>
             <w:listItem w:displayText="VILABOA (SANTA CRISTINA DE COBRES) - ZONA SUR - MUNICIPIO: VILABOA" w:value="VILABOA (SANTA CRISTINA DE COBRES) - ZONA SUR - MUNICIPIO: VILABOA"/>
             <w:listItem w:displayText="VILANOVA DE AROUSA - ZONA SUR - MUNICIPIO: VILANOVA DE AROUSA" w:value="VILANOVA DE AROUSA - ZONA SUR - MUNICIPIO: VILANOVA DE AROUSA"/>
             <w:listItem w:displayText="VILAXOÁN - ZONA SUR - MUNICIPIO: VILAGARCÍA DE AROUSA" w:value="VILAXOÁN - ZONA SUR - MUNICIPIO: VILAGARCÍA DE AROUSA"/>
             <w:listItem w:displayText="VIVEIRO-CELEIRO - ZONA NORTE - MUNICIPIO: VIVEIRO" w:value="VIVEIRO-CELEIRO - ZONA NORTE - MUNICIPIO: VIVEIRO"/>
           </w:dropDownList>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005F2150" w:rsidRPr="005F2150">
             <w:rPr>
               <w:color w:val="00B0F0"/>
             </w:rPr>
             <w:t>ESCOLLA PORTO</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="69177407" w14:textId="2C89D9FB" w:rsidR="004B740D" w:rsidRPr="004B740D" w:rsidRDefault="00456703" w:rsidP="005F2150">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D14C4">
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="lo-LA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76001329" wp14:editId="7BEC055A">
             <wp:extent cx="708263" cy="94985"/>
             <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:docPr id="18" name="Imagen 18"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46" cstate="print">
+                    <a:blip r:embed="rId48" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="950883" cy="127523"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="002D14C4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F2150" w:rsidRPr="005F2150">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>SOLICITUDE Á XEFATURA DE ZONA DE PORTOS DE GALICIA DUNHA CONCESIÓN NO DOMINIO PÚBLICO PORTUARIO, A TRAVÉS DA SEDE ELECTRÓNICA DA XUNTA DE GALICIA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D56E8CE" w14:textId="77777777" w:rsidR="004B740D" w:rsidRDefault="004B740D" w:rsidP="004B740D">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004B740D" w:rsidSect="0028713D">
-      <w:headerReference w:type="even" r:id="rId47"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId52"/>
+      <w:headerReference w:type="even" r:id="rId49"/>
+      <w:headerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="even" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:headerReference w:type="first" r:id="rId53"/>
+      <w:footerReference w:type="first" r:id="rId54"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="3119" w:right="1746" w:bottom="624" w:left="1746" w:header="624" w:footer="624" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="618CAADE" w14:textId="77777777" w:rsidR="00900C24" w:rsidRDefault="00900C24">
+    <w:p w14:paraId="618CAADE" w14:textId="77777777" w:rsidR="0094717F" w:rsidRDefault="0094717F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E78284F" w14:textId="77777777" w:rsidR="00900C24" w:rsidRDefault="00900C24">
+    <w:p w14:paraId="1E78284F" w14:textId="77777777" w:rsidR="0094717F" w:rsidRDefault="0094717F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -18985,51 +17508,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="Yu Gothic UI"/>
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Xunta Sans">
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRoman,Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -19044,63 +17567,62 @@
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DokChampa">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="49D33C55" w14:textId="77777777" w:rsidR="00817A3C" w:rsidRDefault="00817A3C">
+  <w:p w14:paraId="49D33C55" w14:textId="2DCBDE52" w:rsidR="0094717F" w:rsidRDefault="0094717F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4550"/>
         <w:tab w:val="left" w:pos="5818"/>
       </w:tabs>
       <w:ind w:right="260"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="0F243E"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:color w:val="548DD4"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Página</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
@@ -19151,85 +17673,85 @@
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="17365D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText>NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="17365D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="17365D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>13</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="17365D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="47BE68F0" w14:textId="77777777" w:rsidR="00817A3C" w:rsidRDefault="00817A3C">
+  <w:p w14:paraId="47BE68F0" w14:textId="77777777" w:rsidR="0094717F" w:rsidRDefault="0094717F">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="394E3C45" w14:textId="109FC4A3" w:rsidR="00817A3C" w:rsidRDefault="00817A3C">
+  <w:p w14:paraId="394E3C45" w14:textId="0FAD46AD" w:rsidR="0094717F" w:rsidRDefault="0094717F">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
         <w:tab w:val="left" w:pos="7980"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="007BC4"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
@@ -19243,180 +17765,180 @@
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00945A21">
+    <w:r w:rsidR="00E95761">
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:noProof/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>13</w:t>
+      <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText>NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00945A21">
+    <w:r w:rsidR="00E95761">
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:noProof/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>13</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="2EF27909" w14:textId="77777777" w:rsidR="00817A3C" w:rsidRPr="00DB39A1" w:rsidRDefault="00817A3C" w:rsidP="00DB39A1">
+  <w:p w14:paraId="2EF27909" w14:textId="77777777" w:rsidR="0094717F" w:rsidRPr="00DB39A1" w:rsidRDefault="0094717F" w:rsidP="00DB39A1">
     <w:pPr>
       <w:pStyle w:val="c8pedepaxPortos"/>
     </w:pPr>
     <w:r w:rsidRPr="00AB077E">
       <w:t>ENTIDADE PÚBLICA EMPRESARIAL PORTOS DE GALICIA</w:t>
     </w:r>
-    <w:r w:rsidR="00DB39A1">
+    <w:r>
       <w:br/>
     </w:r>
     <w:r w:rsidRPr="00AB077E">
       <w:t xml:space="preserve">Praza de Europa 5A – 6ª Planta </w:t>
     </w:r>
-    <w:r w:rsidR="00DB39A1">
+    <w:r>
       <w:br/>
     </w:r>
     <w:r w:rsidRPr="00AB077E">
       <w:t>15707 Santiago de Compostela</w:t>
     </w:r>
-    <w:r w:rsidR="00DB39A1">
+    <w:r>
       <w:br/>
     </w:r>
     <w:r w:rsidRPr="00AB077E">
       <w:t xml:space="preserve">T. 881 950 095 </w:t>
     </w:r>
-    <w:r w:rsidR="00DB39A1">
+    <w:r>
       <w:br/>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00AB077E">
       <w:t>portosdegalicia.gal</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">                                                                                                                                         </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="271A1F1E" w14:textId="31D9FFAC" w:rsidR="00817A3C" w:rsidRDefault="00817A3C">
+  <w:p w14:paraId="271A1F1E" w14:textId="289676C1" w:rsidR="0094717F" w:rsidRDefault="0094717F">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Páxina </w:t>
     </w:r>
@@ -19425,51 +17947,51 @@
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00945A21">
+    <w:r w:rsidR="00E95761">
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:noProof/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
@@ -19480,207 +18002,207 @@
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText>NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00945A21">
+    <w:r w:rsidR="00E95761">
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:noProof/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>13</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D64EBC8" w14:textId="77777777" w:rsidR="00900C24" w:rsidRDefault="00900C24">
+    <w:p w14:paraId="6D64EBC8" w14:textId="77777777" w:rsidR="0094717F" w:rsidRDefault="0094717F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10CC18EB" w14:textId="77777777" w:rsidR="00900C24" w:rsidRDefault="00900C24">
+    <w:p w14:paraId="10CC18EB" w14:textId="77777777" w:rsidR="0094717F" w:rsidRDefault="0094717F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5BE9341F" w14:textId="77777777" w:rsidR="002F3012" w:rsidRPr="00C70DA4" w:rsidRDefault="002F3012" w:rsidP="00C70DA4">
+    <w:p w14:paraId="5BE9341F" w14:textId="77777777" w:rsidR="0094717F" w:rsidRPr="00C70DA4" w:rsidRDefault="0094717F" w:rsidP="00C70DA4">
       <w:pPr>
         <w:pStyle w:val="notasaopPortos"/>
       </w:pPr>
       <w:r w:rsidRPr="00C70DA4">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C70DA4">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C70DA4">
         <w:t xml:space="preserve">Enumere, especifique e describa o máximo posible </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t>tódalas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t xml:space="preserve"> actividades, que se pretenden realizar, indicando </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t>cuestións</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t xml:space="preserve"> como: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8165F3" w14:textId="77777777" w:rsidR="002F3012" w:rsidRPr="00C70DA4" w:rsidRDefault="002F3012" w:rsidP="00C70DA4">
+    <w:p w14:paraId="1C8165F3" w14:textId="77777777" w:rsidR="0094717F" w:rsidRPr="00C70DA4" w:rsidRDefault="0094717F" w:rsidP="00C70DA4">
       <w:pPr>
         <w:pStyle w:val="notasaopPortos"/>
       </w:pPr>
       <w:r w:rsidRPr="00C70DA4">
         <w:t xml:space="preserve">Programa, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t>contido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t>, horario, calendario das actividades</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B30E934" w14:textId="77777777" w:rsidR="002F3012" w:rsidRPr="00C70DA4" w:rsidRDefault="002F3012" w:rsidP="00C70DA4">
+    <w:p w14:paraId="2B30E934" w14:textId="77777777" w:rsidR="0094717F" w:rsidRPr="00C70DA4" w:rsidRDefault="0094717F" w:rsidP="00C70DA4">
       <w:pPr>
         <w:pStyle w:val="notasaopPortos"/>
       </w:pPr>
       <w:r w:rsidRPr="00C70DA4">
         <w:t xml:space="preserve">Equipos e </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t>instalacións</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t xml:space="preserve"> necesarios para o </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t>desenvolvemento</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t xml:space="preserve"> das actividades</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6F4623" w14:textId="77777777" w:rsidR="002F3012" w:rsidRPr="00C70DA4" w:rsidRDefault="002F3012" w:rsidP="00C70DA4">
+    <w:p w14:paraId="0E6F4623" w14:textId="77777777" w:rsidR="0094717F" w:rsidRPr="00C70DA4" w:rsidRDefault="0094717F" w:rsidP="00C70DA4">
       <w:pPr>
         <w:pStyle w:val="notasaopPortos"/>
       </w:pPr>
       <w:r w:rsidRPr="00C70DA4">
         <w:t xml:space="preserve">Procesos </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t>industriais</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t xml:space="preserve">, residuos e </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t>materiais</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t xml:space="preserve"> que fan falla para o proceso</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DE262D0" w14:textId="77777777" w:rsidR="002F3012" w:rsidRPr="00C70DA4" w:rsidRDefault="002F3012" w:rsidP="00C70DA4">
+    <w:p w14:paraId="5DE262D0" w14:textId="77777777" w:rsidR="0094717F" w:rsidRPr="00C70DA4" w:rsidRDefault="0094717F" w:rsidP="00C70DA4">
       <w:pPr>
         <w:pStyle w:val="notasaopPortos"/>
       </w:pPr>
       <w:r w:rsidRPr="00C70DA4">
         <w:t xml:space="preserve">Calendario das actividades </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F5A4F2" w14:textId="77777777" w:rsidR="002F3012" w:rsidRPr="00C70DA4" w:rsidRDefault="002F3012" w:rsidP="00C70DA4">
+    <w:p w14:paraId="50F5A4F2" w14:textId="77777777" w:rsidR="0094717F" w:rsidRPr="00C70DA4" w:rsidRDefault="0094717F" w:rsidP="00C70DA4">
       <w:pPr>
         <w:pStyle w:val="notasaopPortos"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t>Espazos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t xml:space="preserve"> no dominio público portuario e/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t xml:space="preserve"> obras e/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -19699,373 +18221,355 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t>titularidade</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t xml:space="preserve"> pública que se pretenden ocupar e </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t>empregar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t xml:space="preserve"> para o </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t>desenvolvemento</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t xml:space="preserve"> das actividades.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC5BA84" w14:textId="77777777" w:rsidR="002F3012" w:rsidRPr="00C70DA4" w:rsidRDefault="002F3012" w:rsidP="00C70DA4">
+    <w:p w14:paraId="7AC5BA84" w14:textId="77777777" w:rsidR="0094717F" w:rsidRPr="00C70DA4" w:rsidRDefault="0094717F" w:rsidP="00C70DA4">
       <w:pPr>
         <w:pStyle w:val="notasaopPortos"/>
       </w:pPr>
       <w:r w:rsidRPr="00C70DA4">
         <w:t xml:space="preserve">Os usos e actividades </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t>propostas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t xml:space="preserve"> deben ser acordes coa planificación portuaria aprobada (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t>dispoñible</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t xml:space="preserve"> na web de Portos de Galicia) e </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t>cos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t xml:space="preserve"> usos permitidos no dominio público portuario indicados no Art.55 da </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t>Lei</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t xml:space="preserve"> 6/2017 de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t>portos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t xml:space="preserve"> de Galicia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E915BA8" w14:textId="77777777" w:rsidR="002F3012" w:rsidRPr="00B207A2" w:rsidRDefault="002F3012" w:rsidP="00C70DA4">
+    <w:p w14:paraId="0E915BA8" w14:textId="77777777" w:rsidR="0094717F" w:rsidRPr="00B207A2" w:rsidRDefault="0094717F" w:rsidP="00C70DA4">
       <w:pPr>
         <w:pStyle w:val="notasaopPortos"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C70DA4">
         <w:t xml:space="preserve">No caso de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t>construción</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t>, rehabilitación e/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t xml:space="preserve"> ocupación de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t>edificacións</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t xml:space="preserve"> no dominio público portuario, se debe especificar concretamente o uso e programa de actividades a desenvolver en cada </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t>unha</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t xml:space="preserve"> das estancias da/s edificación/s.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0F5BC457" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRDefault="00F3219E" w:rsidP="00F3219E">
+    <w:p w14:paraId="0F5BC457" w14:textId="77777777" w:rsidR="0094717F" w:rsidRDefault="0094717F" w:rsidP="00F3219E">
       <w:pPr>
         <w:pStyle w:val="notasaopPortos"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A03AB6">
         <w:t>A título indicativo, que non limitativo</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="1EC9086C" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="00507D17" w:rsidRDefault="00F3219E" w:rsidP="00F3219E">
+    <w:p w14:paraId="1EC9086C" w14:textId="77777777" w:rsidR="0094717F" w:rsidRPr="00507D17" w:rsidRDefault="0094717F" w:rsidP="00F3219E">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="gl-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00516E8D">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="gl-ES"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00516E8D">
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="gl-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t>C</w:t>
+        <w:t xml:space="preserve"> C</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF5E36">
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="gl-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">umprindo as prescricións técnicas para a redacción de proxectos </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="gl-ES"/>
         </w:rPr>
         <w:t>a executar</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF5E36">
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="gl-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> no dominio público privado</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="2154E683" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="001F6AE2" w:rsidRDefault="00F3219E" w:rsidP="00F3219E">
+    <w:p w14:paraId="2154E683" w14:textId="77777777" w:rsidR="0094717F" w:rsidRPr="001F6AE2" w:rsidRDefault="0094717F" w:rsidP="00F3219E">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="gl-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F6AE2">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="gl-ES"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001F6AE2">
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="gl-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t>Art. 51.2 da Lei de Costas:</w:t>
+        <w:t xml:space="preserve"> Art. 51.2 da Lei de Costas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="511BE9CF" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="001F6AE2" w:rsidRDefault="00F3219E" w:rsidP="00F3219E">
+    <w:p w14:paraId="511BE9CF" w14:textId="77777777" w:rsidR="0094717F" w:rsidRPr="001F6AE2" w:rsidRDefault="0094717F" w:rsidP="00F3219E">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="gl-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F6AE2">
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="gl-ES"/>
         </w:rPr>
         <w:t>2. Entenderanse por instalacións desmontables aquelas que:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E58936" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="001F6AE2" w:rsidRDefault="00F3219E" w:rsidP="00F3219E">
+    <w:p w14:paraId="36E58936" w14:textId="77777777" w:rsidR="0094717F" w:rsidRPr="001F6AE2" w:rsidRDefault="0094717F" w:rsidP="00F3219E">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="gl-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F6AE2">
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="gl-ES"/>
         </w:rPr>
         <w:t>a) Precisen como máximo obras puntuais de cimentación, que en todo caso non sobresairán do terreo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ECD9C62" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRPr="001F6AE2" w:rsidRDefault="00F3219E" w:rsidP="00F3219E">
+    <w:p w14:paraId="1ECD9C62" w14:textId="77777777" w:rsidR="0094717F" w:rsidRPr="001F6AE2" w:rsidRDefault="0094717F" w:rsidP="00F3219E">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="gl-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F6AE2">
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="gl-ES"/>
         </w:rPr>
         <w:t>b) Estean constituídas por elementos de serie prefabricados, módulos, paneis ou similares, sen elaboración de materiais en obra nin emprego de soldaduras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F5252E" w14:textId="77777777" w:rsidR="00F3219E" w:rsidRDefault="00F3219E" w:rsidP="00F3219E">
+    <w:p w14:paraId="50F5252E" w14:textId="77777777" w:rsidR="0094717F" w:rsidRDefault="0094717F" w:rsidP="00F3219E">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001F6AE2">
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="gl-ES"/>
         </w:rPr>
         <w:t>c) Móntense e desmonten mediante procesos secuencia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="gl-ES"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="001F6AE2">
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="gl-ES"/>
         </w:rPr>
         <w:t>s, podendo realizarse o seu levantamento sen demolición e sendo o conxunto dos seus elementos facilmente transportable.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="226C7201" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="002E5273" w:rsidP="002E5273">
+    <w:p w14:paraId="226C7201" w14:textId="77777777" w:rsidR="0094717F" w:rsidRDefault="0094717F" w:rsidP="002E5273">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="12"/>
@@ -20406,51 +18910,51 @@
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>Lei</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="355E5EF7" w14:textId="77777777" w:rsidR="002E5273" w:rsidRDefault="002E5273" w:rsidP="002E5273">
+    <w:p w14:paraId="355E5EF7" w14:textId="77777777" w:rsidR="0094717F" w:rsidRDefault="0094717F" w:rsidP="002E5273">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="12"/>
@@ -20791,51 +19295,51 @@
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>Lei</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="1AE8E567" w14:textId="77777777" w:rsidR="005E711E" w:rsidRPr="00C70DA4" w:rsidRDefault="005E711E" w:rsidP="00C70DA4">
+    <w:p w14:paraId="1AE8E567" w14:textId="77777777" w:rsidR="0094717F" w:rsidRPr="00C70DA4" w:rsidRDefault="0094717F" w:rsidP="00C70DA4">
       <w:pPr>
         <w:pStyle w:val="notasaopPortos"/>
       </w:pPr>
       <w:r w:rsidRPr="00C70DA4">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C70DA4">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C70DA4">
         <w:t xml:space="preserve">So aplica no caso no que o solicitante </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t>desexe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t xml:space="preserve"> que Portos de Galicia autorice o </w:t>
@@ -20861,135 +19365,135 @@
         <w:t>unha</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t>táboa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t xml:space="preserve"> para cada medio mecánico que </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t>desexe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70DA4">
         <w:t xml:space="preserve"> autorizar.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="1A1C3274" w14:textId="77777777" w:rsidR="00D063BE" w:rsidRPr="001B4996" w:rsidRDefault="00D063BE" w:rsidP="001B4996">
+    <w:p w14:paraId="1A1C3274" w14:textId="77777777" w:rsidR="0094717F" w:rsidRPr="001B4996" w:rsidRDefault="0094717F" w:rsidP="001B4996">
       <w:pPr>
         <w:pStyle w:val="notasaopPortos"/>
       </w:pPr>
       <w:r w:rsidRPr="001B4996">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001B4996">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B4996">
         <w:t xml:space="preserve">Segundo o Art. 78 da </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B4996">
         <w:t>Lei</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001B4996">
         <w:t xml:space="preserve"> 6/2017 de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B4996">
         <w:t>portos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001B4996">
         <w:t xml:space="preserve"> de Galicia</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="46C83966" w14:textId="77777777" w:rsidR="00D063BE" w:rsidRDefault="00D063BE" w:rsidP="001B4996">
+    <w:p w14:paraId="46C83966" w14:textId="77777777" w:rsidR="0094717F" w:rsidRDefault="0094717F" w:rsidP="001B4996">
       <w:pPr>
         <w:pStyle w:val="notasaopPortos"/>
       </w:pPr>
       <w:r w:rsidRPr="001B4996">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001B4996">
         <w:t xml:space="preserve"> Segundo o Art. 90.1.g) da </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B4996">
         <w:t>Lei</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001B4996">
         <w:t xml:space="preserve"> 6/2017 de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B4996">
         <w:t>portos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001B4996">
         <w:t xml:space="preserve"> de Galicia</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="78BF8992" w14:textId="77777777" w:rsidR="008619B4" w:rsidRDefault="008619B4">
+  <w:p w14:paraId="78BF8992" w14:textId="77777777" w:rsidR="0094717F" w:rsidRDefault="0094717F">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0E904E3A" w14:textId="77777777" w:rsidR="00817A3C" w:rsidRDefault="00817A3C">
+  <w:p w14:paraId="0E904E3A" w14:textId="77777777" w:rsidR="0094717F" w:rsidRDefault="0094717F">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:lang w:eastAsia="gl-ES" w:bidi="lo-LA"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="5C544BD0" wp14:editId="28ED5D48">
@@ -21019,68 +19523,226 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="280800" cy="396000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="65A0C28B" w14:textId="23DAB796" w:rsidR="00817A3C" w:rsidRDefault="00817A3C">
+  <w:p w14:paraId="65A0C28B" w14:textId="7035F756" w:rsidR="0094717F" w:rsidRDefault="009C422C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:lang w:eastAsia="gl-ES" w:bidi="lo-LA"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="615EA09E" wp14:editId="057BA636">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>3848100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>394970</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1457325" cy="395605"/>
+              <wp:effectExtent l="0" t="0" r="28575" b="23495"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Rectángulo 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1457325" cy="395605"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="19050">
+                        <a:solidFill>
+                          <a:srgbClr val="0070C0"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="50000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7BAAC24A" w14:textId="49042D21" w:rsidR="009C422C" w:rsidRPr="00E3601A" w:rsidRDefault="009C422C" w:rsidP="009C422C">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="0070C0"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00E3601A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="0070C0"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t>MODELO 03</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="0070C0"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t>B</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="615EA09E" id="Rectángulo 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:303pt;margin-top:31.1pt;width:114.75pt;height:31.15pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmMhR9qQIAAJwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3bSpl2NOkWQosOA&#10;og3aDj0rshQbkEVNUmJnf7Nv2Y+Nkhw36IodhuWgkCb5KD6RvLruW0V2wroGdEknJzklQnOoGr0p&#10;6bfn20+fKXGe6Yop0KKke+Ho9fzjh6vOFGIKNahKWIIg2hWdKWntvSmyzPFatMydgBEajRJsyzyq&#10;dpNVlnWI3qpsmufnWQe2Mha4cA6/3iQjnUd8KQX3D1I64YkqKd7Nx9PGcx3ObH7Fio1lpm74cA32&#10;D7doWaMx6Qh1wzwjW9v8AdU23IID6U84tBlI2XARa8BqJvmbap5qZkSsBclxZqTJ/T9Yfr9bWdJU&#10;+HaUaNbiEz0iab9+6s1WAZkEgjrjCvR7Mis7aA7FUG0vbRv+sQ7SR1L3I6mi94Tjx8nZ7OJ0OqOE&#10;o+30cnaezwJo9hptrPNfBLQkCCW1mD9yyXZ3zifXg0tIpuG2UQq/s0Jp0mGGy3yWxwgHqqmCNRid&#10;3ayXypIdC2+fX+TL+NyY+MgNNaXxNqHGVFWU/F6JlOBRSKQH65imDKExxQjLOBfaT5KpZpVI2WY5&#10;/oYqYyuHiFiz0ggYkCXecsQeAN7HTgwM/iFUxL4eg4fS/xY8RsTMoP0Y3DYa7HuVKaxqyJz8DyQl&#10;agJLvl/36BLENVR77CMLacCc4bcNPuYdc37FLE4Uzh5uCf+Ah1SAjwaDREkN9sd734M/NjpaKelw&#10;Qkvqvm+ZFZSorxpH4HJydhZGOirYZFNU7LFlfWzR23YJ2AjY5ni7KAZ/rw6itNC+4DJZhKxoYppj&#10;7pJybw/K0qfNgeuIi8UiuuEYG+bv9JPhATwQHJr1uX9h1gwd7XEW7uEwzax409jJN0RqWGw9yCZ2&#10;/SuvA/W4AmIPDesq7JhjPXq9LtX5bwAAAP//AwBQSwMEFAAGAAgAAAAhAKbjDJTgAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FKw0AQhu+C77CM4M1ujCaUmE0JQgqKCG0jXrfZMQlmZ0N2m8a3&#10;dzzV2wzz8c/355vFDmLGyfeOFNyvIhBIjTM9tQrqQ3W3BuGDJqMHR6jgBz1siuurXGfGnWmH8z60&#10;gkPIZ1pBF8KYSembDq32Kzci8e3LTVYHXqdWmkmfOdwOMo6iVFrdE3/o9IjPHTbf+5NV8P5mP9tt&#10;Wep6rg4fVb3bvrjXWKnbm6V8AhFwCRcY/vRZHQp2OroTGS8GBWmUcpfAQxyDYGD9kCQgjkzGjwnI&#10;Ipf/KxS/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOYyFH2pAgAAnAUAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKbjDJTgAAAACgEAAA8AAAAA&#10;AAAAAAAAAAAAAwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAQBgAAAAA=&#10;" filled="f" strokecolor="#0070c0" strokeweight="1.5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="7BAAC24A" w14:textId="49042D21" w:rsidR="009C422C" w:rsidRPr="00E3601A" w:rsidRDefault="009C422C" w:rsidP="009C422C">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="0070C0"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00E3601A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="0070C0"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t>MODELO 03</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="0070C0"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t>B</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="0094717F">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:lang w:eastAsia="gl-ES" w:bidi="lo-LA"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="180340" distB="180340" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="7C1D0CED" wp14:editId="18C1B004">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>1108710</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>791845</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="932400" cy="396000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides" distT="180340" distB="180340" distL="114300" distR="114300"/>
           <wp:docPr id="30" name="image2.png"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image2.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
@@ -21102,147 +19764,147 @@
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D790CFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="475AB3F0"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135D7E32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C9007DAC"/>
     <w:lvl w:ilvl="0" w:tplc="D478ABA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04560019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -21494,50 +20156,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04560005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A236C6D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A0EE5362"/>
+    <w:lvl w:ilvl="0" w:tplc="0456000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04560019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0456001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0456000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04560019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0456001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0456000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04560019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0456001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20A351ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A50D52A"/>
     <w:lvl w:ilvl="0" w:tplc="11400C72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04560003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -21609,51 +20357,51 @@
     <w:lvl w:ilvl="7" w:tplc="04560003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04560005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27010D2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1310B9B0"/>
     <w:lvl w:ilvl="0" w:tplc="11400C72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04560003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1048" w:hanging="360"/>
@@ -21725,51 +20473,51 @@
     <w:lvl w:ilvl="7" w:tplc="04560003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5368" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04560005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6088" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="291E1BAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6BDC4F96"/>
     <w:lvl w:ilvl="0" w:tplc="04560001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04560003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21838,51 +20586,51 @@
     <w:lvl w:ilvl="7" w:tplc="04560003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04560005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="324A07F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB38489E"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21951,51 +20699,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E3077C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC406CFE"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22064,51 +20812,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44B234AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4CA266EA"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22177,51 +20925,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="476774BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79C86CD6"/>
     <w:lvl w:ilvl="0" w:tplc="04560001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04560003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22290,51 +21038,51 @@
     <w:lvl w:ilvl="7" w:tplc="04560003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04560005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="495C24DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="848A362A"/>
     <w:lvl w:ilvl="0" w:tplc="7A72E206">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
@@ -22379,51 +21127,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DF31BAC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="84344CE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
@@ -22493,51 +21241,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Encabezado10"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51196BE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B756E2D2"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22606,51 +21354,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="531B6DA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC0628DA"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -22692,51 +21440,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56BF1885"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A71C4898"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -22778,51 +21526,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="622905E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F06E573C"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22891,51 +21639,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64D74D86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7C8BAF8"/>
     <w:lvl w:ilvl="0" w:tplc="11400C72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1066" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04560003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1754" w:hanging="360"/>
@@ -23007,51 +21755,51 @@
     <w:lvl w:ilvl="7" w:tplc="04560003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6074" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04560005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6794" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65373715"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27E2968A"/>
     <w:lvl w:ilvl="0" w:tplc="27AC68B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="EnumeracinsPortos"/>
       <w:lvlText w:val="%1ª.-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="646"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="289"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -23102,51 +21850,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67A4520F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9FE001C8"/>
     <w:lvl w:ilvl="0" w:tplc="04560001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04560003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23215,51 +21963,137 @@
     <w:lvl w:ilvl="7" w:tplc="04560003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04560005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="683B7895"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5B94D116"/>
+    <w:lvl w:ilvl="0" w:tplc="0456000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04560019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0456001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0456000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04560019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0456001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0456000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04560019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0456001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="690B0D45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40D81BC0"/>
     <w:lvl w:ilvl="0" w:tplc="11400C72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04560003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1472" w:hanging="360"/>
@@ -23331,51 +22165,51 @@
     <w:lvl w:ilvl="7" w:tplc="04560003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5792" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04560005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6512" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78D605AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80F00026"/>
     <w:lvl w:ilvl="0" w:tplc="F8BA8060">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1ª.-"/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="648"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:strike w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2ª.-"/>
       <w:lvlJc w:val="center"/>
@@ -23464,51 +22298,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D753C5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37F2BC5C"/>
     <w:lvl w:ilvl="0" w:tplc="04560001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04560003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23578,407 +22412,432 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04560005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="22">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="24">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0003"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B15183"/>
     <w:rsid w:val="000148CE"/>
     <w:rsid w:val="00032194"/>
+    <w:rsid w:val="000435B3"/>
     <w:rsid w:val="00043A9F"/>
     <w:rsid w:val="0004405A"/>
     <w:rsid w:val="000A3765"/>
     <w:rsid w:val="000B24BF"/>
     <w:rsid w:val="000C654B"/>
     <w:rsid w:val="000D16E4"/>
     <w:rsid w:val="001531FE"/>
     <w:rsid w:val="001A086E"/>
     <w:rsid w:val="001B482A"/>
     <w:rsid w:val="001B4996"/>
     <w:rsid w:val="001C71E2"/>
     <w:rsid w:val="001D0AAB"/>
     <w:rsid w:val="001E4C02"/>
     <w:rsid w:val="002024B2"/>
     <w:rsid w:val="00225F86"/>
     <w:rsid w:val="0024701F"/>
     <w:rsid w:val="00256541"/>
     <w:rsid w:val="0026658B"/>
     <w:rsid w:val="00277FEC"/>
     <w:rsid w:val="00284011"/>
     <w:rsid w:val="00286E4F"/>
     <w:rsid w:val="0028713D"/>
     <w:rsid w:val="002E2D25"/>
     <w:rsid w:val="002E40B5"/>
     <w:rsid w:val="002E5273"/>
     <w:rsid w:val="002E6635"/>
     <w:rsid w:val="002F3012"/>
+    <w:rsid w:val="003145A6"/>
     <w:rsid w:val="00314BDF"/>
     <w:rsid w:val="00320622"/>
     <w:rsid w:val="00326316"/>
     <w:rsid w:val="0032717B"/>
     <w:rsid w:val="003405FF"/>
     <w:rsid w:val="00360C75"/>
     <w:rsid w:val="0037262C"/>
     <w:rsid w:val="003778E0"/>
     <w:rsid w:val="003949B8"/>
     <w:rsid w:val="00414E82"/>
+    <w:rsid w:val="00437FC6"/>
     <w:rsid w:val="00456703"/>
     <w:rsid w:val="00460047"/>
     <w:rsid w:val="00465195"/>
     <w:rsid w:val="00472BA8"/>
     <w:rsid w:val="004A2A75"/>
+    <w:rsid w:val="004A5C9F"/>
     <w:rsid w:val="004A6B00"/>
     <w:rsid w:val="004B740D"/>
     <w:rsid w:val="004D4025"/>
     <w:rsid w:val="004F14D2"/>
     <w:rsid w:val="005313A0"/>
     <w:rsid w:val="00553BF0"/>
     <w:rsid w:val="005707AF"/>
     <w:rsid w:val="00572F1A"/>
     <w:rsid w:val="00591E61"/>
     <w:rsid w:val="005977C4"/>
     <w:rsid w:val="005A224D"/>
     <w:rsid w:val="005D00C4"/>
+    <w:rsid w:val="005D6B48"/>
     <w:rsid w:val="005E711E"/>
     <w:rsid w:val="005F2150"/>
     <w:rsid w:val="005F79C5"/>
     <w:rsid w:val="00602041"/>
     <w:rsid w:val="00614F72"/>
+    <w:rsid w:val="00626DB9"/>
     <w:rsid w:val="00626F74"/>
     <w:rsid w:val="00650BDA"/>
     <w:rsid w:val="00673F6E"/>
     <w:rsid w:val="00676C52"/>
     <w:rsid w:val="00681621"/>
     <w:rsid w:val="00682823"/>
+    <w:rsid w:val="006B065F"/>
     <w:rsid w:val="006D0386"/>
+    <w:rsid w:val="006D740B"/>
     <w:rsid w:val="006E469A"/>
     <w:rsid w:val="006F25D7"/>
     <w:rsid w:val="00722C56"/>
+    <w:rsid w:val="00730DB9"/>
     <w:rsid w:val="00732C11"/>
     <w:rsid w:val="007515B7"/>
     <w:rsid w:val="007526F6"/>
     <w:rsid w:val="0075685E"/>
     <w:rsid w:val="00773940"/>
     <w:rsid w:val="00790801"/>
     <w:rsid w:val="007C0511"/>
     <w:rsid w:val="007E49B7"/>
     <w:rsid w:val="00817A3C"/>
     <w:rsid w:val="00825E09"/>
     <w:rsid w:val="008619B4"/>
     <w:rsid w:val="00881526"/>
+    <w:rsid w:val="00886699"/>
     <w:rsid w:val="008A1905"/>
+    <w:rsid w:val="008A1C24"/>
     <w:rsid w:val="008C5BB1"/>
     <w:rsid w:val="008E0649"/>
     <w:rsid w:val="008E1CF0"/>
     <w:rsid w:val="009002E9"/>
     <w:rsid w:val="00900C24"/>
     <w:rsid w:val="00943C6B"/>
     <w:rsid w:val="00945A21"/>
+    <w:rsid w:val="0094717F"/>
     <w:rsid w:val="00966FD9"/>
     <w:rsid w:val="00971895"/>
     <w:rsid w:val="00971C7E"/>
+    <w:rsid w:val="00975EF9"/>
     <w:rsid w:val="009A7769"/>
+    <w:rsid w:val="009C422C"/>
     <w:rsid w:val="009C7A57"/>
     <w:rsid w:val="009E71FC"/>
     <w:rsid w:val="00A31833"/>
+    <w:rsid w:val="00A35A81"/>
     <w:rsid w:val="00A36CC3"/>
     <w:rsid w:val="00A41D00"/>
     <w:rsid w:val="00A733D9"/>
     <w:rsid w:val="00A8511D"/>
     <w:rsid w:val="00A9604A"/>
     <w:rsid w:val="00AB077E"/>
     <w:rsid w:val="00AC4BE3"/>
     <w:rsid w:val="00AF216C"/>
     <w:rsid w:val="00B10BA8"/>
     <w:rsid w:val="00B15183"/>
     <w:rsid w:val="00B20074"/>
     <w:rsid w:val="00B20919"/>
     <w:rsid w:val="00B8366D"/>
     <w:rsid w:val="00BA4DC9"/>
     <w:rsid w:val="00BA7F8A"/>
     <w:rsid w:val="00BC1764"/>
     <w:rsid w:val="00BC55A3"/>
     <w:rsid w:val="00BD0E5F"/>
     <w:rsid w:val="00BD492F"/>
     <w:rsid w:val="00BF18C5"/>
     <w:rsid w:val="00C22860"/>
     <w:rsid w:val="00C70DA4"/>
     <w:rsid w:val="00C73284"/>
     <w:rsid w:val="00C77631"/>
+    <w:rsid w:val="00CA7D9B"/>
     <w:rsid w:val="00CC3660"/>
     <w:rsid w:val="00CC4059"/>
     <w:rsid w:val="00CE0AB2"/>
     <w:rsid w:val="00CE4D78"/>
     <w:rsid w:val="00CF3DF1"/>
     <w:rsid w:val="00D063BE"/>
     <w:rsid w:val="00D208BC"/>
     <w:rsid w:val="00D2128B"/>
     <w:rsid w:val="00D33AED"/>
     <w:rsid w:val="00D3424C"/>
     <w:rsid w:val="00D55F3B"/>
     <w:rsid w:val="00D963F1"/>
     <w:rsid w:val="00DA48BC"/>
+    <w:rsid w:val="00DA764D"/>
     <w:rsid w:val="00DB178D"/>
+    <w:rsid w:val="00DB27FC"/>
     <w:rsid w:val="00DB39A1"/>
     <w:rsid w:val="00DC03D6"/>
     <w:rsid w:val="00E0332C"/>
     <w:rsid w:val="00E27B25"/>
     <w:rsid w:val="00E34E30"/>
     <w:rsid w:val="00E43E79"/>
     <w:rsid w:val="00E700AC"/>
     <w:rsid w:val="00E700D8"/>
+    <w:rsid w:val="00E95761"/>
     <w:rsid w:val="00EB324C"/>
     <w:rsid w:val="00EC45D9"/>
     <w:rsid w:val="00ED0BB6"/>
     <w:rsid w:val="00ED1831"/>
     <w:rsid w:val="00EF52C5"/>
     <w:rsid w:val="00F02D6E"/>
     <w:rsid w:val="00F03199"/>
     <w:rsid w:val="00F07CF6"/>
     <w:rsid w:val="00F11AEB"/>
     <w:rsid w:val="00F20486"/>
     <w:rsid w:val="00F2767F"/>
     <w:rsid w:val="00F3219E"/>
     <w:rsid w:val="00F61EE6"/>
     <w:rsid w:val="00F70301"/>
     <w:rsid w:val="00F83372"/>
     <w:rsid w:val="00FC12C6"/>
     <w:rsid w:val="00FE6037"/>
     <w:rsid w:val="00FF05F4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -26583,97 +25442,110 @@
     <w:rPr>
       <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="203905334">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="561714937">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1769618532">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1842889531">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1874413831">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://siotuga.xunta.gal/siotuga/inventario.php" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/detalle-procedemento?codtram=PR004A." TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/detalle-procedemento?codtram=PR004A." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/documents/10627/97704/07A+REMISI%C3%93N+DE+CONTRATO+DE+SUBMINISTRO+de+t%C3%ADtulo+de+ocupaci%C3%B3n+do+dominio+p%C3%BAblico+portuario.docx/5e47f32f-5621-4463-bccc-c232689dd622" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/documents/10627/97704/07A+REMISI%C3%93N+DE+CONTRATO+DE+SUBMINISTRO+de+t%C3%ADtulo+de+ocupaci%C3%B3n+do+dominio+p%C3%BAblico+portuario.docx/5e47f32f-5621-4463-bccc-c232689dd622" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/documents/10627/97704/03B+NOVA+CONCESI%C3%93N+no+dominio+p%C3%BAblico+portuario+%28CONCELLOS%29.docm/8482b0fe-b461-4c49-b076-43e153f249df" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/documents/10627/97704/06B+BONIFICACI%C3%93N+OU+EXENCI%C3%93N+DE+TAXAS+en+t%C3%ADtulo+de+ocupaci%C3%B3n+do+dominio+p%C3%BAblico+portuario+%28CONCELLOS%29.docm/1a2c7baf-fd95-4bab-9eb0-cf9ac95f93fe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/portada?gateway=true&amp;lang=gl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/portada?gateway=true&amp;lang=gl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.gal/es/directorio-unidades-administrativas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///S:\explotacion_planificacion\MODELOS%20DOCUMENTOS\FORMULARIOS%20SOLICITUDE\aqu&#237;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/detalle-procedemento?codtram=PR004A." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/portada?gateway=true&amp;lang=gl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/detalle-procedemento?codtram=PR004A." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/documents/10627/97704/14+MEDIOS+MEC%C3%81NICOS+%28AUTORIZACI%C3%93N+OU+REGULARIZACI%C3%93N%29+en+t%C3%ADtulo+de+ocupaci%C3%B3n+do+dominio+p%C3%BAblico+portuario.docm/b76b9a28-d187-44b6-a4a3-409d0640c895" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/gl/web/portos-de-galicia/delimitacion-espazos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/documents/10627/97704/22.+ESTUDO+ECON%C3%93MICO-FINANCEIRO+para+t%C3%ADtulo+de+ocupaci%C3%B3n+do+dominio+p%C3%BAblico+portuario.xlsm/b55317da-e12e-4c5a-b9bc-df326ee5ca48" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/documents/10627/97704/07B+IDENTIFICACI%C3%93N+DE+CONTADOR+CONECTADO+%C3%81+REDE+DE+PORTOS+DE+GALICIA+de+t%C3%ADtulo+de+ocupaci%C3%B3n+do+dominio+p%C3%BAblico+portuario.docx/46cef386-c281-48a2-b02a-b973b47bb30c" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/documents/10627/97704/07B+IDENTIFICACI%C3%93N+DE+CONTADOR+CONECTADO+%C3%81+REDE+DE+PORTOS+DE+GALICIA+de+t%C3%ADtulo+de+ocupaci%C3%B3n+do+dominio+p%C3%BAblico+portuario.docx/46cef386-c281-48a2-b02a-b973b47bb30c" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/portada?langId=es_ES" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/modelo-ficha-tecnica" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/portada?gateway=true&amp;lang=gl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://siotuga.xunta.gal/siotuga/inventario.php" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/documents/10627/97704/06B+BONIFICACI%C3%93N+OU+EXENCI%C3%93N+DE+TAXAS+en+t%C3%ADtulo+de+ocupaci%C3%B3n+do+dominio+p%C3%BAblico+portuario+%28CONCELLOS%29.docm/1a2c7baf-fd95-4bab-9eb0-cf9ac95f93fe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/portada?gateway=true&amp;lang=gl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/gl/modelos-aval-bancario-garantia-fianza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/portada?gateway=true&amp;lang=gl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/documents/10627/97704/03B+NOVA+CONCESI%C3%93N+no+dominio+p%C3%BAblico+portuario+%28CONCELLOS%29.docm/8482b0fe-b461-4c49-b076-43e153f249df" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/detalle-procedemento?codtram=PR004A." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/detalle-procedemento?codtram=PR004A." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/documents/10627/97704/14+MEDIOS+MEC%C3%81NICOS+%28AUTORIZACI%C3%93N+OU+REGULARIZACI%C3%93N%29+en+t%C3%ADtulo+de+ocupaci%C3%B3n+do+dominio+p%C3%BAblico+portuario.docm/b76b9a28-d187-44b6-a4a3-409d0640c895" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/documents/10627/97704/22.+ESTUDO+ECON%C3%93MICO-FINANCEIRO+para+t%C3%ADtulo+de+ocupaci%C3%B3n+do+dominio+p%C3%BAblico+portuario.xlsm/b55317da-e12e-4c5a-b9bc-df326ee5ca48" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.gal/es/directorio-unidades-administrativas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///S:\explotacion_planificacion\MODELOS%20DOCUMENTOS\FORMULARIOS%20SOLICITUDE\aqu&#237;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/documents/10627/97704/07B+IDENTIFICACI%C3%93N+DE+CONTADOR+CONECTADO+%C3%81+REDE+DE+PORTOS+DE+GALICIA+de+t%C3%ADtulo+de+ocupaci%C3%B3n+do+dominio+p%C3%BAblico+portuario.docx/46cef386-c281-48a2-b02a-b973b47bb30c" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/documents/10627/97704/07B+IDENTIFICACI%C3%93N+DE+CONTADOR+CONECTADO+%C3%81+REDE+DE+PORTOS+DE+GALICIA+de+t%C3%ADtulo+de+ocupaci%C3%B3n+do+dominio+p%C3%BAblico+portuario.docx/46cef386-c281-48a2-b02a-b973b47bb30c" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/portada?langId=es_ES" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/gl/web/portos-de-galicia/delimitacion-espazos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conselleriadefacenda.gal/es_ES/areas-tematicas/politica-financeira-e-tesouro/caixa-xeral-de-depositos/informacion-xeral" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/portada?gateway=true&amp;lang=gl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/portada?gateway=true&amp;lang=gl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/detalle-procedemento?codtram=PR004A." TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/modelo-ficha-tecnica" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/documents/10627/97704/07A+REMISI%C3%93N+DE+CONTRATO+DE+SUBMINISTRO+de+t%C3%ADtulo+de+ocupaci%C3%B3n+do+dominio+p%C3%BAblico+portuario.docx/5e47f32f-5621-4463-bccc-c232689dd622" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/detalle-procedemento?codtram=PR004A." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/documents/10627/97704/07A+REMISI%C3%93N+DE+CONTRATO+DE+SUBMINISTRO+de+t%C3%ADtulo+de+ocupaci%C3%B3n+do+dominio+p%C3%BAblico+portuario.docx/5e47f32f-5621-4463-bccc-c232689dd622" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\albit\Desktop\Plantilla%20p&#225;xina%20t&#225;boas%20PORTOS_REV%2022030702.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="45346BB055BD490188809FDD620720E6"/>
         <w:category>
@@ -26865,85 +25737,85 @@
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="gl-ES"/>
             </w:rPr>
             <w:t>Clic aquí para seleccionar data</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D535C957AC3843CF9E4F6AD51A3ABAEB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D04EF630-6C18-4C5F-92E1-B70845884A10}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="001F2B88" w:rsidP="001F2B88">
+        <w:p w:rsidR="007304A9" w:rsidRDefault="001F2B88" w:rsidP="001F2B88">
           <w:pPr>
             <w:pStyle w:val="D535C957AC3843CF9E4F6AD51A3ABAEB"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
               <w:color w:val="00B0F0"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>ESCOLLA PORTO</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="E5FC6BB98086417DB543679086D8D5E0"/>
+        <w:name w:val="56F7FFFAA9A9423BAD724175B551872F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{0B183D60-4AC9-450D-96D4-21A46F39C2D3}"/>
+        <w:guid w:val="{384285B8-B8F6-495E-9F56-D7A9F9881461}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="001F2B88" w:rsidP="001F2B88">
+        <w:p w:rsidR="00000000" w:rsidRDefault="00947EC8" w:rsidP="00947EC8">
           <w:pPr>
-            <w:pStyle w:val="E5FC6BB98086417DB543679086D8D5E0"/>
+            <w:pStyle w:val="56F7FFFAA9A9423BAD724175B551872F"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="00B0F0"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>ESCOLLA UN PORTO</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -26984,51 +25856,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="Yu Gothic UI"/>
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Xunta Sans">
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRoman,Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -27043,95 +25915,97 @@
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DokChampa">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008753C5"/>
     <w:rsid w:val="00164D83"/>
     <w:rsid w:val="001B76C5"/>
     <w:rsid w:val="001F2B88"/>
     <w:rsid w:val="0022673A"/>
     <w:rsid w:val="00474B73"/>
     <w:rsid w:val="005A236E"/>
     <w:rsid w:val="006815F2"/>
     <w:rsid w:val="006A0BE7"/>
     <w:rsid w:val="006F6E65"/>
+    <w:rsid w:val="007304A9"/>
     <w:rsid w:val="008753C5"/>
     <w:rsid w:val="008E062B"/>
+    <w:rsid w:val="00947EC8"/>
+    <w:rsid w:val="00BE2AB1"/>
     <w:rsid w:val="00C56519"/>
     <w:rsid w:val="00C7403A"/>
     <w:rsid w:val="00CB667A"/>
     <w:rsid w:val="00DB7EE4"/>
     <w:rsid w:val="00EE1104"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES" w:bidi="lo-LA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
@@ -27650,50 +26524,66 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1C07F4A61EEE424A89204EDEEA681C32">
     <w:name w:val="1C07F4A61EEE424A89204EDEEA681C32"/>
     <w:rsid w:val="001F2B88"/>
     <w:rPr>
       <w:rFonts w:cs="Arial Unicode MS"/>
       <w:lang w:val="gl-ES" w:eastAsia="gl-ES" w:bidi="lo-LA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D535C957AC3843CF9E4F6AD51A3ABAEB">
     <w:name w:val="D535C957AC3843CF9E4F6AD51A3ABAEB"/>
     <w:rsid w:val="001F2B88"/>
     <w:rPr>
       <w:rFonts w:cs="Arial Unicode MS"/>
       <w:lang w:val="gl-ES" w:eastAsia="gl-ES" w:bidi="lo-LA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E5FC6BB98086417DB543679086D8D5E0">
     <w:name w:val="E5FC6BB98086417DB543679086D8D5E0"/>
     <w:rsid w:val="001F2B88"/>
     <w:rPr>
       <w:rFonts w:cs="Arial Unicode MS"/>
       <w:lang w:val="gl-ES" w:eastAsia="gl-ES" w:bidi="lo-LA"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3F1B32885B5B46DDB025BAD9A8D7595D">
+    <w:name w:val="3F1B32885B5B46DDB025BAD9A8D7595D"/>
+    <w:rsid w:val="00BE2AB1"/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial Unicode MS"/>
+      <w:lang w:val="gl-ES" w:eastAsia="gl-ES" w:bidi="lo-LA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="56F7FFFAA9A9423BAD724175B551872F">
+    <w:name w:val="56F7FFFAA9A9423BAD724175B551872F"/>
+    <w:rsid w:val="00947EC8"/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial Unicode MS"/>
+      <w:lang w:val="gl-ES" w:eastAsia="gl-ES" w:bidi="lo-LA"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -27973,77 +26863,78 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh4kDjdApPUd1sF1QRU+VsASXoT4w==">AMUW2mXX7URKbzmyZON6e1rsJpKK2OdN9/eYA2WPyM/FN683m2G4FHrcQZfNXWwa8mLUrapDDzlL+gD/89N35CrbzCQgL2XxkSqZS4HFj8Dy/7uJy/OwDbJkvG+M8XprvfdGA/JvhKaK</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\CHICAGO.XSL" StyleName="Chicago" Version="16"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8DB54DE9-D3E9-47B1-972A-CECC9F39FB61}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F1D6DF8-66AF-4B33-88AA-7816166B86E9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Plantilla páxina táboas PORTOS_REV 22030702</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>3974</Words>
-  <Characters>22654</Characters>
+  <Words>3981</Words>
+  <Characters>22693</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>188</Lines>
+  <Lines>189</Lines>
   <Paragraphs>53</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26575</CharactersWithSpaces>
+  <CharactersWithSpaces>26621</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Alba Barbadillo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>