--- v0 (2025-10-21)
+++ v1 (2026-08-20)
@@ -16,201 +16,356 @@
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="51143B92" w14:textId="3121C3A3" w:rsidR="00E24F04" w:rsidRPr="004C1EE8" w:rsidRDefault="003679A3" w:rsidP="004C1EE8">
+    <w:p w14:paraId="51143B92" w14:textId="0A95423B" w:rsidR="00E24F04" w:rsidRPr="004C1EE8" w:rsidRDefault="00A40DFD" w:rsidP="004C1EE8">
       <w:pPr>
         <w:pStyle w:val="T12nTtuloDOCsPorto"/>
       </w:pPr>
-      <w:r w:rsidRPr="009D53C3">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="gl-ES" w:bidi="lo-LA"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02AF73BD" wp14:editId="66240541">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3857625</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-1191260</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1457325" cy="395605"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="23495"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Rectángulo 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1457325" cy="395605"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="19050">
+                          <a:solidFill>
+                            <a:srgbClr val="0070C0"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1FF7C0B3" w14:textId="3BDDFAA9" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00A40DFD">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="0070C0"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="0070C0"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>MODELO 11B</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="02AF73BD" id="Rectángulo 2" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:303.75pt;margin-top:-93.8pt;width:114.75pt;height:31.15pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB84IuFqQIAAJwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r3bcpl2NOkWQosOA&#10;og3aDj0rshQbkEVNUmJnb7Nn2YuNkh0n6IIdhuWgkOafvk8kb267RpGtsK4GXdDJWUqJ0BzKWq8L&#10;+u31/tNnSpxnumQKtCjoTjh6O/v44aY1ucigAlUKSzCJdnlrClp5b/IkcbwSDXNnYIRGowTbMI+q&#10;XSelZS1mb1SSpell0oItjQUunMOvd72RzmJ+KQX3T1I64YkqKN7Nx9PGcxXOZHbD8rVlpqr5cA32&#10;D7doWK2x6JjqjnlGNrb+I1VTcwsOpD/j0CQgZc1FxIBoJuk7NC8VMyJiQXKcGWly/y8tf9wuLanL&#10;gmaUaNbgEz0jab9+6vVGAckCQa1xOfq9mKUdNIdiQNtJ24R/xEG6SOpuJFV0nnD8OLmYXp1nU0o4&#10;2s6vp5fpNCRNDtHGOv9FQEOCUFCL9SOXbPvgfO+6dwnFNNzXSuF3litNWqxwnU7TGOFA1WWwBqOz&#10;69VCWbJl4e3Tq3QRnxsLH7mhpjTeJmDsUUXJ75ToCzwLifQgjqyvEBpTjGkZ50L7SW+qWCn6atMU&#10;fwPK2MohImJWGhOGzBJvOeYeEpzO3TMw+IdQEft6DB6g/y14jIiVQfsxuKk12FPIFKIaKvf+e5J6&#10;agJLvlt16BLEFZQ77CML/YA5w+9rfMwH5vySWZwonD3cEv4JD6kAHw0GiZIK7I9T34M/NjpaKWlx&#10;Qgvqvm+YFZSorxpH4HpycRFGOirYZBkq9tiyOrboTbMAbIQJ7iPDoxj8vdqL0kLzhstkHqqiiWmO&#10;tQvKvd0rC99vDlxHXMzn0Q3H2DD/oF8MD8kDwaFZX7s3Zs3Q0R5n4RH208zyd43d+4ZIDfONB1nH&#10;rj/wOlCPKyD20LCuwo451qPXYanOfgMAAP//AwBQSwMEFAAGAAgAAAAhALZ7qZHjAAAADQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8Fqg0AQhu+FvsMyhd6SNYaoGNcgBQMtpZDE0uvG3ajUnRV3Y+zb&#10;d3JqjzPz8c/3Z7vZ9GzSo+ssClgtA2Aaa6s6bARUp3KRAHNeopK9RS3gRzvY5Y8PmUyVveFBT0ff&#10;MApBl0oBrfdDyrmrW22kW9pBI90udjTS0zg2XI3yRuGm52EQRNzIDulDKwf90ur6+3g1Aj7ezVez&#10;LwpZTeXps6wO+1f7Fgrx/DQXW2Bez/4Phrs+qUNOTmd7ReVYLyAK4g2hAharJI6AEZKsY6p3vq/C&#10;zRp4nvH/LfJfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHzgi4WpAgAAnAUAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALZ7qZHjAAAADQEAAA8A&#10;AAAAAAAAAAAAAAAAAwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAATBgAAAAA=&#10;" filled="f" strokecolor="#0070c0" strokeweight="1.5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1FF7C0B3" w14:textId="3BDDFAA9" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00A40DFD">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="0070C0"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="0070C0"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>MODELO 11B</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="003679A3" w:rsidRPr="009D53C3">
         <w:t xml:space="preserve">SOLICITUDE </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003679A3">
         <w:t xml:space="preserve">Á </w:t>
       </w:r>
-      <w:r w:rsidRPr="004D4025">
-[...30 lines deleted...]
-      <w:r w:rsidRPr="004D4025">
+      <w:r w:rsidR="0019729D">
+        <w:t xml:space="preserve">XEFATURA DE </w:t>
+      </w:r>
+      <w:r w:rsidR="003679A3" w:rsidRPr="004D4025">
+        <w:t>ZONA</w:t>
+      </w:r>
+      <w:r w:rsidR="0019729D">
+        <w:t xml:space="preserve"> DE PORTOS DE GALICIA</w:t>
+      </w:r>
+      <w:r w:rsidR="003679A3" w:rsidRPr="004D4025">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0019729D">
         <w:rPr>
-          <w:rStyle w:val="Ttulo1Car"/>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D173BF">
-        <w:t>DE CAMBIO DE TITULARIDADE (TRANSMISIÓN) DE CONCESIÓN NO DOMINIO PÚBLICO PORTUARIO A TRAVÉS DA SEDE ELECTRÓNICA DA XUNTA DE GALICIA</w:t>
+        <w:t xml:space="preserve">DE CAMBIO DE TITULARIDADE (TRANSMISIÓN) DE CONCESIÓN </w:t>
+      </w:r>
+      <w:r w:rsidR="005044C3">
+        <w:t>ADMINISTRATIVA DEMANIAL D</w:t>
+      </w:r>
+      <w:r w:rsidR="00D173BF">
+        <w:t>O DOMINIO PÚBLICO PORTUARIO A TRAVÉS DA SEDE ELECTRÓNICA DA XUNTA DE GALICIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A9B428" w14:textId="47006266" w:rsidR="004D4025" w:rsidRPr="00D550CF" w:rsidRDefault="004D4025" w:rsidP="004D4025">
+    <w:p w14:paraId="17255A49" w14:textId="77777777" w:rsidR="0019729D" w:rsidRDefault="0019729D" w:rsidP="0019729D">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D550CF">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Nota importante: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D550CF">
-[...32 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="377118EE" w14:textId="77777777" w:rsidR="004D4025" w:rsidRPr="00D550CF" w:rsidRDefault="004D4025" w:rsidP="0080681C">
+    <w:p w14:paraId="0F056955" w14:textId="77777777" w:rsidR="0019729D" w:rsidRDefault="0019729D" w:rsidP="0019729D">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="35"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Xefatura de Zona Norte: 982 828 423 R/ Pastor Díaz, 13, 1º - 27002 Lugo</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Portos de Galicia poderá requirir documentación adicional no caso de que a documentación remitida sexa incompleta ou insuficiente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D6375C" w14:textId="77777777" w:rsidR="004D4025" w:rsidRPr="00D550CF" w:rsidRDefault="004D4025" w:rsidP="0080681C">
+    <w:p w14:paraId="5DA687F1" w14:textId="77777777" w:rsidR="0019729D" w:rsidRDefault="0019729D" w:rsidP="0019729D">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="35"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D550CF">
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lembre que antes de realizar o esforzo de achegar toda a documentación precisa, para valorar con carácter previo a viabilidade da súa intención de formular unha solicitude de concesión, é conveniente que se  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>dirixa en horario de 9:00 a 14:00 á Xefatura de Zona</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> na que se atope o porto no que teña interese de solicitar unha concesión e concerte unha cita co/a Xefe/a de Zona. Non esqueza levar ao encontro o formulario de instancia de solicitude de concesión cuberto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58BA0CE1" w14:textId="77777777" w:rsidR="0019729D" w:rsidRDefault="0019729D" w:rsidP="0019729D">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Xefatura de Zona Norte: 982 828 423 R/ Pastor Díaz, 13, 1º - 27002 Lugo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748CF5E4" w14:textId="77777777" w:rsidR="0019729D" w:rsidRDefault="0019729D" w:rsidP="0019729D">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t>Xefatura de Zona Centro: 981 182 626</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D550CF">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D550CF">
-        <w:t>Avda. Porto da Coruña, 5-1º - 15006 A Coruña</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Avda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Porto da Coruña, 5-1º - 15006 A Coruña</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D16702F" w14:textId="4AB901A9" w:rsidR="004D4025" w:rsidRDefault="004D4025" w:rsidP="0080681C">
+    <w:p w14:paraId="5EC22A15" w14:textId="77777777" w:rsidR="0019729D" w:rsidRDefault="0019729D" w:rsidP="0019729D">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D550CF">
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t>Xefatura de Zona Sur:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D550CF">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D550CF">
-        <w:t>886 159 290 R/ Victor Said Armesto, 1, 1º e 2º - 36002 Pontevedra</w:t>
+      <w:r>
+        <w:t xml:space="preserve">886 159 290 R/ Victor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Said</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Armesto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, 1, 1º e 2º - 36002 Pontevedra</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="368190E7" w14:textId="23A0C5F6" w:rsidR="00D173BF" w:rsidRDefault="00D173BF" w:rsidP="00D173BF">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8404"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D173BF" w:rsidRPr="0043575B" w14:paraId="4F45F13F" w14:textId="77777777" w:rsidTr="00D173BF">
         <w:trPr>
           <w:trHeight w:val="437"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -238,541 +393,534 @@
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D173BF">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Seleccione o tipo de solicitude de cambio de titularidade:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D173BF" w:rsidRPr="0043575B" w14:paraId="6A5D5765" w14:textId="77777777" w:rsidTr="00D173BF">
         <w:trPr>
           <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1287448C" w14:textId="091CFE05" w:rsidR="00D173BF" w:rsidRPr="00B04674" w:rsidRDefault="00B874EA" w:rsidP="00100B41">
+          <w:p w14:paraId="1287448C" w14:textId="094E79CD" w:rsidR="00D173BF" w:rsidRPr="00B04674" w:rsidRDefault="00C7298A" w:rsidP="00100B41">
             <w:pPr>
               <w:pStyle w:val="T9TboasPortos"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:highlight w:val="red"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="-244180173"/>
                 <w:placeholder>
                   <w:docPart w:val="DF93A5A9A86E4C449C0CC5D32155C692"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Elija un elemento."/>
                   <w:listItem w:displayText="INTER VIVOS" w:value="INTER VIVOS"/>
                   <w:listItem w:displayText="MORTIS CAUSA" w:value="MORTIS CAUSA"/>
                 </w:comboBox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00B04674" w:rsidRPr="0043426A">
+                <w:r w:rsidR="00E05E5F">
                   <w:rPr>
-                    <w:rStyle w:val="Textodelmarcadordeposicin"/>
-[...3 lines deleted...]
-                    <w:szCs w:val="16"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
                   </w:rPr>
-                  <w:t>ESCOLLA UNHA OPCIÓN</w:t>
+                  <w:t>INTER VIVOS</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7EBEE207" w14:textId="0A2348BA" w:rsidR="00277FEC" w:rsidRDefault="00277FEC" w:rsidP="004D4025">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1414"/>
         <w:gridCol w:w="1657"/>
         <w:gridCol w:w="1003"/>
         <w:gridCol w:w="1266"/>
         <w:gridCol w:w="1286"/>
         <w:gridCol w:w="1778"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007B51E5" w:rsidRPr="008E1412" w14:paraId="4F342141" w14:textId="77777777" w:rsidTr="00DD0140">
+      <w:tr w:rsidR="007B51E5" w:rsidRPr="008E1412" w14:paraId="4F342141" w14:textId="77777777" w:rsidTr="00C7298A">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42C65EEA" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="42C65EEA" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk98152684"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">DATOS IDENTIFICATIVOS DOS/AS SOLICITANTES </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B51E5" w:rsidRPr="008E1412" w14:paraId="47D59CAB" w14:textId="77777777" w:rsidTr="00DD0140">
+      <w:tr w:rsidR="007B51E5" w:rsidRPr="008E1412" w14:paraId="47D59CAB" w14:textId="77777777" w:rsidTr="00C7298A">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DECAA2F" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="1DECAA2F" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003355D3">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>CONCESIONARIO/A ACTUAL</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B49924F" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="1B49924F" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="003355D3">
               <w:t>Seleccione o tipo:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="707EB43E" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="00B874EA" w:rsidP="00DD0140">
+          <w:p w14:paraId="707EB43E" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-95952831"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B51E5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007B51E5">
               <w:t xml:space="preserve">PERSOA FÍSICA      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1844927602"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B51E5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007B51E5">
               <w:t>PERSOA XURÍDICA OU ENTIDADE SEN PERSONALIZADE XURÍDICA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B51E5" w:rsidRPr="008E1412" w14:paraId="2BE8017D" w14:textId="77777777" w:rsidTr="00DD0140">
+      <w:tr w:rsidR="007B51E5" w:rsidRPr="008E1412" w14:paraId="2BE8017D" w14:textId="77777777" w:rsidTr="00C7298A">
         <w:trPr>
           <w:trHeight w:val="194"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="841" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68E8268F" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="68E8268F" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="003355D3">
               <w:t>Nome (e apelidos)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2336" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D1C1F02" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="2D1C1F02" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:t>(escriba aquí)</w:t>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ADE4826" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="2ADE4826" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="003355D3">
               <w:t>NIF/CIF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C82AB07" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="2C82AB07" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:t>(escriba aquí)</w:t>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B51E5" w:rsidRPr="008E1412" w14:paraId="22CA9E82" w14:textId="77777777" w:rsidTr="00DD0140">
+      <w:tr w:rsidR="007B51E5" w:rsidRPr="008E1412" w14:paraId="22CA9E82" w14:textId="77777777" w:rsidTr="00C7298A">
         <w:trPr>
           <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E8DD8FF" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="7E8DD8FF" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003355D3">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Datos de contacto do/da concesionario/a actual, a efectos de notificacións electrónicas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B51E5" w:rsidRPr="008E1412" w14:paraId="2AC05CF6" w14:textId="77777777" w:rsidTr="00DD0140">
+      <w:tr w:rsidR="007B51E5" w:rsidRPr="008E1412" w14:paraId="2AC05CF6" w14:textId="77777777" w:rsidTr="00C7298A">
         <w:trPr>
           <w:trHeight w:val="204"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="841" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="522F9C0B" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="522F9C0B" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="003355D3">
               <w:t>Correo electrónico</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="986" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07824264" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="07824264" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:t>(escriba aquí)</w:t>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B39BB7D" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="2B39BB7D" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="003355D3">
               <w:t>Teléfono fixo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60DA76FC" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="60DA76FC" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:t>(escriba aquí)</w:t>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="381393D0" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="381393D0" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="003355D3">
               <w:t>Teléfono móbil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="621A6C7A" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="621A6C7A" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:t>(escriba aquí)</w:t>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B51E5" w:rsidRPr="008E1412" w14:paraId="19130E76" w14:textId="77777777" w:rsidTr="00DD0140">
+      <w:tr w:rsidR="007B51E5" w:rsidRPr="008E1412" w14:paraId="19130E76" w14:textId="77777777" w:rsidTr="00C7298A">
         <w:trPr>
           <w:trHeight w:val="204"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="841" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30BB1EA3" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="30BB1EA3" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="003355D3">
               <w:t>Enderezo postal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4159" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="159321D1" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="159321D1" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="003355D3">
               <w:t xml:space="preserve">Tipo de vía </w:t>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003355D3">
@@ -817,51 +965,51 @@
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:t>(escriba aquí)</w:t>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48851728" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="48851728" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="003355D3">
               <w:t xml:space="preserve">Bloque </w:t>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003355D3">
@@ -906,51 +1054,51 @@
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:t>(escriba aquí)</w:t>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34D63744" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="34D63744" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="003355D3">
               <w:t xml:space="preserve">Código Postal </w:t>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003355D3">
@@ -1021,458 +1169,457 @@
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:t>(escriba aquí)</w:t>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B51E5" w:rsidRPr="008E1412" w14:paraId="53BADF17" w14:textId="77777777" w:rsidTr="00DD0140">
+      <w:tr w:rsidR="007B51E5" w:rsidRPr="008E1412" w14:paraId="53BADF17" w14:textId="77777777" w:rsidTr="00C7298A">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B1E87C8" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="0B1E87C8" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003355D3">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">PERSOA Á QUE SE SOLICITA </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>TRANSFERIR</w:t>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> A CONCESIÓN</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D4BBF00" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="2D4BBF00" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="003355D3">
               <w:t>Seleccione o tipo:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DEB3772" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="00B874EA" w:rsidP="00DD0140">
+          <w:p w14:paraId="4DEB3772" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-796982045"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B51E5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007B51E5">
               <w:t xml:space="preserve">PERSOA FÍSICA         </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="2110774401"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B51E5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007B51E5">
               <w:t xml:space="preserve"> PERSOA XURÍDICA OU ENTIDADE SEN PERSONALIDADE XURÍDICA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B51E5" w:rsidRPr="008E1412" w14:paraId="3B1A7DFE" w14:textId="77777777" w:rsidTr="00DD0140">
+      <w:tr w:rsidR="007B51E5" w:rsidRPr="008E1412" w14:paraId="3B1A7DFE" w14:textId="77777777" w:rsidTr="00C7298A">
         <w:trPr>
           <w:trHeight w:val="194"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="841" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="430D448E" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="430D448E" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="003355D3">
               <w:t>Nome (e apelidos)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2336" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F0BD533" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="6F0BD533" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:t>(escriba aquí)</w:t>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33FEE8A9" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="33FEE8A9" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="003355D3">
               <w:t>NIF/CIF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55305ADC" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="55305ADC" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:t>(escriba aquí)</w:t>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B51E5" w:rsidRPr="008E1412" w14:paraId="433C1E66" w14:textId="77777777" w:rsidTr="00DD0140">
+      <w:tr w:rsidR="007B51E5" w:rsidRPr="008E1412" w14:paraId="433C1E66" w14:textId="77777777" w:rsidTr="00C7298A">
         <w:trPr>
           <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02604B79" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="00677806" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="02604B79" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="00677806" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00677806">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Datos da persoa á que se solicita ceder parcialmente a concesión, a efectos de notificacións electrónicas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B51E5" w:rsidRPr="008E1412" w14:paraId="3F1405EE" w14:textId="77777777" w:rsidTr="00DD0140">
+      <w:tr w:rsidR="007B51E5" w:rsidRPr="008E1412" w14:paraId="3F1405EE" w14:textId="77777777" w:rsidTr="00C7298A">
         <w:trPr>
           <w:trHeight w:val="204"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="841" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="746706CC" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="746706CC" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="003355D3">
               <w:t>Correo electrónico</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="986" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F7CA57D" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="2F7CA57D" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:t>(escriba aquí)</w:t>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BE57D1B" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="5BE57D1B" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="003355D3">
               <w:t>Teléfono fixo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DFD66B4" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="0DFD66B4" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:t>(escriba aquí)</w:t>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D59BE76" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="4D59BE76" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="003355D3">
               <w:t>Teléfono móbil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06ECA21E" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="06ECA21E" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:t>(escriba aquí)</w:t>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B51E5" w:rsidRPr="008E1412" w14:paraId="612DD9D1" w14:textId="77777777" w:rsidTr="00DD0140">
+      <w:tr w:rsidR="007B51E5" w:rsidRPr="008E1412" w14:paraId="612DD9D1" w14:textId="77777777" w:rsidTr="00C7298A">
         <w:trPr>
           <w:trHeight w:val="204"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="841" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E345BAA" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="7E345BAA" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="003355D3">
+              <w:lastRenderedPageBreak/>
               <w:t>Enderezo postal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4159" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39AD91A7" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="39AD91A7" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="003355D3">
               <w:t xml:space="preserve">Tipo de vía </w:t>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003355D3">
@@ -1517,51 +1664,51 @@
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:t>(escriba aquí)</w:t>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52B9881D" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="52B9881D" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="003355D3">
               <w:t xml:space="preserve">Bloque </w:t>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003355D3">
@@ -1606,51 +1753,51 @@
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:t>(escriba aquí)</w:t>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32A78F36" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00DD0140">
+          <w:p w14:paraId="32A78F36" w14:textId="77777777" w:rsidR="007B51E5" w:rsidRPr="003355D3" w:rsidRDefault="007B51E5" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="003355D3">
               <w:t xml:space="preserve">Código Postal </w:t>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003355D3">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003355D3">
@@ -1849,51 +1996,50 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D173BF" w:rsidRPr="0043575B" w14:paraId="12126F60" w14:textId="77777777" w:rsidTr="007B51E5">
         <w:trPr>
           <w:trHeight w:val="198"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:id w:val="1532459521"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="464353DC" w14:textId="77777777" w:rsidR="00D173BF" w:rsidRPr="0043575B" w:rsidRDefault="00D173BF" w:rsidP="00D173BF">
                 <w:pPr>
                   <w:pStyle w:val="c8textotboasPortos"/>
                   <w:rPr>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="12"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="12"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4764" w:type="pct"/>
             <w:gridSpan w:val="6"/>
@@ -2627,51 +2773,50 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D173BF" w:rsidRPr="0043575B" w14:paraId="38AD6793" w14:textId="77777777" w:rsidTr="007B51E5">
         <w:trPr>
           <w:trHeight w:val="198"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:id w:val="-154611970"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="4210D94A" w14:textId="77777777" w:rsidR="00D173BF" w:rsidRPr="0043575B" w:rsidRDefault="00D173BF" w:rsidP="00D173BF">
                 <w:pPr>
                   <w:pStyle w:val="c8textotboasPortos"/>
                   <w:rPr>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="12"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="12"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4764" w:type="pct"/>
             <w:gridSpan w:val="6"/>
@@ -3359,2623 +3504,1759 @@
                   <w:textInput>
                     <w:default w:val="(escriba aquí)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0043575B">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0043575B">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0043575B">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>(escriba aquí)</w:t>
             </w:r>
             <w:r w:rsidRPr="0043575B">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1AA2AEDB" w14:textId="596BEA5B" w:rsidR="004C1EE8" w:rsidRDefault="004C1EE8" w:rsidP="00D173BF">
-[...836 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="0A162A7C" w14:textId="38A16D7A" w:rsidR="008944AB" w:rsidRDefault="008944AB" w:rsidP="00EA2F00">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4390"/>
-        <w:gridCol w:w="4014"/>
+        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="4199"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00100B41" w:rsidRPr="0043575B" w14:paraId="08A211FD" w14:textId="77777777" w:rsidTr="00100B41">
+      <w:tr w:rsidR="002B5E52" w14:paraId="4D2AC46D" w14:textId="77777777" w:rsidTr="002B5E52">
         <w:trPr>
-          <w:trHeight w:val="363"/>
+          <w:trHeight w:val="131"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4ED97D20" w14:textId="77777777" w:rsidR="00100B41" w:rsidRPr="00100B41" w:rsidRDefault="00100B41" w:rsidP="00100B41">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BF7D171" w14:textId="77777777" w:rsidR="002B5E52" w:rsidRDefault="002B5E52">
             <w:pPr>
               <w:pStyle w:val="T9TboasPortos"/>
             </w:pPr>
-            <w:r w:rsidRPr="00100B41">
-              <w:t>CARACTERÍSTICAS BÁSICAS DA SOLICITUDE DE CAMBIO DE TITULARIDADE (TRANSMISIÓN) DE CONCESIÓN DEMANIAL NO DOMINIO PÚBLICO PORTUARIO</w:t>
+            <w:r>
+              <w:t>CARACTERÍSTICAS BÁSICAS DA CONCESIÓN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00100B41" w:rsidRPr="0043575B" w14:paraId="37BC3575" w14:textId="77777777" w:rsidTr="009231E6">
+      <w:tr w:rsidR="002B5E52" w14:paraId="50DDB077" w14:textId="77777777" w:rsidTr="002B5E52">
         <w:trPr>
           <w:trHeight w:val="177"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2612" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4C98D6D3" w14:textId="77777777" w:rsidR="00100B41" w:rsidRPr="009231E6" w:rsidRDefault="00100B41" w:rsidP="009231E6">
+            <w:tcW w:w="2502" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CBE6468" w14:textId="77777777" w:rsidR="002B5E52" w:rsidRDefault="002B5E52">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>Porto da concesión</w:t>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+              <w:t xml:space="preserve">Porto </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2498" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-              <w:id w:val="1320768263"/>
+                <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="898403217"/>
               <w:placeholder>
-                <w:docPart w:val="BFCA5F92BF564C7EA5326394D42CDC4A"/>
+                <w:docPart w:val="562E1B8D197F48B18BC57F4B5DA27C8C"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
-                <w:listItem w:value="Elija un elemento."/>
-[...115 lines deleted...]
-                <w:listItem w:displayText="VIVEIRO-CELEIRO - MUNICIPIO: VIVEIRO " w:value="VIVEIRO-CELEIRO - MUNICIPIO: VIVEIRO "/>
+                <w:listItem w:displayText="ESCOLLA UN PORTO" w:value=""/>
+                <w:listItem w:displayText="A AMEIXIDA - ZONA CENTRO - MUNICIPIO: RIBEIRA" w:value="A AMEIXIDA - ZONA CENTRO - MUNICIPIO: RIBEIRA"/>
+                <w:listItem w:displayText="A BARQUIÑA DE NOIA - ZONA CENTRO - MUNICIPIO: NOIA" w:value="A BARQUIÑA DE NOIA - ZONA CENTRO - MUNICIPIO: NOIA"/>
+                <w:listItem w:displayText="A BARQUIÑA DE OUTES - ZONA CENTRO - MUNICIPIO: OUTES" w:value="A BARQUIÑA DE OUTES - ZONA CENTRO - MUNICIPIO: OUTES"/>
+                <w:listItem w:displayText="A GUARDA - ZONA SUR - MUNICIPIO: A GUARDA" w:value="A GUARDA - ZONA SUR - MUNICIPIO: A GUARDA"/>
+                <w:listItem w:displayText="A PASAXE (RÍO MIÑO) - ZONA SUR - MUNICIPIO: A GUARDA" w:value="A PASAXE (RÍO MIÑO) - ZONA SUR - MUNICIPIO: A GUARDA"/>
+                <w:listItem w:displayText="A POBRA DO CARAMIÑAL - ZONA CENTRO - MUNICIPIO: A POBRA DO CARAMIÑAL" w:value="A POBRA DO CARAMIÑAL - ZONA CENTRO - MUNICIPIO: A POBRA DO CARAMIÑAL"/>
+                <w:listItem w:displayText="A TOXA - ZONA SUR - MUNICIPIO: O GROVE" w:value="A TOXA - ZONA SUR - MUNICIPIO: O GROVE"/>
+                <w:listItem w:displayText="AGUETE - ZONA SUR - MUNICIPIO: MARÍN" w:value="AGUETE - ZONA SUR - MUNICIPIO: MARÍN"/>
+                <w:listItem w:displayText="AGUIÑO - ZONA CENTRO - MUNICIPIO: RIBEIRA" w:value="AGUIÑO - ZONA CENTRO - MUNICIPIO: RIBEIRA"/>
+                <w:listItem w:displayText="ALDÁN - ZONA SUR - MUNICIPIO: CANGAS" w:value="ALDÁN - ZONA SUR - MUNICIPIO: CANGAS"/>
+                <w:listItem w:displayText="ANCADOS - ZONA CENTRO - MUNICIPIO: BOIRO" w:value="ANCADOS - ZONA CENTRO - MUNICIPIO: BOIRO"/>
+                <w:listItem w:displayText="ARCADE - ZONA SUR - MUNICIPIO: SOUTOMAIOR" w:value="ARCADE - ZONA SUR - MUNICIPIO: SOUTOMAIOR"/>
+                <w:listItem w:displayText="ARES - ZONA NORTE - MUNICIPIO: ARES" w:value="ARES - ZONA NORTE - MUNICIPIO: ARES"/>
+                <w:listItem w:displayText="AROU - ZONA CENTRO - MUNICIPIO: CAMARIÑAS" w:value="AROU - ZONA CENTRO - MUNICIPIO: CAMARIÑAS"/>
+                <w:listItem w:displayText="AS CORBACEIRAS - ZONA SUR - MUNICIPIO: PONTEVEDRA" w:value="AS CORBACEIRAS - ZONA SUR - MUNICIPIO: PONTEVEDRA"/>
+                <w:listItem w:displayText="AS SINAS - ZONA SUR - MUNICIPIO: VILANOVA DE AROUSA" w:value="AS SINAS - ZONA SUR - MUNICIPIO: VILANOVA DE AROUSA"/>
+                <w:listItem w:displayText="BAIONA - ZONA SUR - MUNICIPIO: BAIONA" w:value="BAIONA - ZONA SUR - MUNICIPIO: BAIONA"/>
+                <w:listItem w:displayText="BARES - ZONA NORTE - MUNICIPIO: MAÑÓN" w:value="BARES - ZONA NORTE - MUNICIPIO: MAÑÓN"/>
+                <w:listItem w:displayText="BARIZO - ZONA CENTRO - MUNICIPIO: MALPICA" w:value="BARIZO - ZONA CENTRO - MUNICIPIO: MALPICA"/>
+                <w:listItem w:displayText="BELUSO - ZONA SUR - MUNICIPIO: BUEU" w:value="BELUSO - ZONA SUR - MUNICIPIO: BUEU"/>
+                <w:listItem w:displayText="BETANZOS - ZONA CENTRO - MUNICIPIO: BETANZOS" w:value="BETANZOS - ZONA CENTRO - MUNICIPIO: BETANZOS"/>
+                <w:listItem w:displayText="BOA - ZONA CENTRO - MUNICIPIO: PORTO DO SÓN" w:value="BOA - ZONA CENTRO - MUNICIPIO: PORTO DO SÓN"/>
+                <w:listItem w:displayText="BODIÓN - ZONA CENTRO - MUNICIPIO: BOIRO" w:value="BODIÓN - ZONA CENTRO - MUNICIPIO: BOIRO"/>
+                <w:listItem w:displayText="BUEU - ZONA SUR - MUNICIPIO: BUEU" w:value="BUEU - ZONA SUR - MUNICIPIO: BUEU"/>
+                <w:listItem w:displayText="BURELA - ZONA NORTE - MUNICIPIO: BURELA" w:value="BURELA - ZONA NORTE - MUNICIPIO: BURELA"/>
+                <w:listItem w:displayText="CABO DE CRUZ - ZONA CENTRO - MUNICIPIO: BOIRO" w:value="CABO DE CRUZ - ZONA CENTRO - MUNICIPIO: BOIRO"/>
+                <w:listItem w:displayText="CAIÓN - ZONA CENTRO - MUNICIPIO: LARACHA" w:value="CAIÓN - ZONA CENTRO - MUNICIPIO: LARACHA"/>
+                <w:listItem w:displayText="CAMARIÑAS - ZONA CENTRO - MUNICIPIO: CAMARIÑAS" w:value="CAMARIÑAS - ZONA CENTRO - MUNICIPIO: CAMARIÑAS"/>
+                <w:listItem w:displayText="CAMBADOS-TRAGOVE - ZONA SUR - MUNICIPIO: CAMBADOS" w:value="CAMBADOS-TRAGOVE - ZONA SUR - MUNICIPIO: CAMBADOS"/>
+                <w:listItem w:displayText="CAMELLE - ZONA CENTRO - MUNICIPIO: CAMARIÑAS" w:value="CAMELLE - ZONA CENTRO - MUNICIPIO: CAMARIÑAS"/>
+                <w:listItem w:displayText="CAMPELO - ZONA SUR - MUNICIPIO: POIO" w:value="CAMPELO - ZONA SUR - MUNICIPIO: POIO"/>
+                <w:listItem w:displayText="CANGAS - ZONA SUR - MUNICIPIO: CANGAS" w:value="CANGAS - ZONA SUR - MUNICIPIO: CANGAS"/>
+                <w:listItem w:displayText="CANIDO - ZONA SUR - MUNICIPIO: VIGO" w:value="CANIDO - ZONA SUR - MUNICIPIO: VIGO"/>
+                <w:listItem w:displayText="CARIÑO - ZONA NORTE - MUNICIPIO: CARIÑO" w:value="CARIÑO - ZONA NORTE - MUNICIPIO: CARIÑO"/>
+                <w:listItem w:displayText="CARRIL - ZONA SUR - MUNICIPIO: VILAGARCÍA DE AROUSA" w:value="CARRIL - ZONA SUR - MUNICIPIO: VILAGARCÍA DE AROUSA"/>
+                <w:listItem w:displayText="CASTIÑEIRAS - ZONA CENTRO - MUNICIPIO: RIBEIRA" w:value="CASTIÑEIRAS - ZONA CENTRO - MUNICIPIO: RIBEIRA"/>
+                <w:listItem w:displayText="CEDEIRA - ZONA NORTE - MUNICIPIO: CEDEIRA" w:value="CEDEIRA - ZONA NORTE - MUNICIPIO: CEDEIRA"/>
+                <w:listItem w:displayText="CEE (BRENS-CEE) - ZONA CENTRO - MUNICIPIO: CEE" w:value="CEE (BRENS-CEE) - ZONA CENTRO - MUNICIPIO: CEE"/>
+                <w:listItem w:displayText="CESANTES - ZONA SUR - MUNICIPIO: REDONDELA" w:value="CESANTES - ZONA SUR - MUNICIPIO: REDONDELA"/>
+                <w:listItem w:displayText="COMBARRO - ZONA SUR - MUNICIPIO: POIO" w:value="COMBARRO - ZONA SUR - MUNICIPIO: POIO"/>
+                <w:listItem w:displayText="CORCUBIÓN - ZONA CENTRO - MUNICIPIO: CORCUBIÓN" w:value="CORCUBIÓN - ZONA CENTRO - MUNICIPIO: CORCUBIÓN"/>
+                <w:listItem w:displayText="CORME - ZONA CENTRO - MUNICIPIO: PONTECESO" w:value="CORME - ZONA CENTRO - MUNICIPIO: PONTECESO"/>
+                <w:listItem w:displayText="CORRUBEDO - ZONA CENTRO - MUNICIPIO: RIBEIRA" w:value="CORRUBEDO - ZONA CENTRO - MUNICIPIO: RIBEIRA"/>
+                <w:listItem w:displayText="DOMAIO - ZONA SUR - MUNICIPIO: MOAÑA" w:value="DOMAIO - ZONA SUR - MUNICIPIO: MOAÑA"/>
+                <w:listItem w:displayText="ESCARABOTE - ZONA CENTRO - MUNICIPIO: BOIRO" w:value="ESCARABOTE - ZONA CENTRO - MUNICIPIO: BOIRO"/>
+                <w:listItem w:displayText="ESPASANTE - ZONA NORTE - MUNICIPIO: ORTIGUEIRA" w:value="ESPASANTE - ZONA NORTE - MUNICIPIO: ORTIGUEIRA"/>
+                <w:listItem w:displayText="ESTEIRO - ZONA CENTRO - MUNICIPIO: MUROS" w:value="ESTEIRO - ZONA CENTRO - MUNICIPIO: MUROS"/>
+                <w:listItem w:displayText="FISTERRA - ZONA CENTRO - MUNICIPIO: FISTERRA" w:value="FISTERRA - ZONA CENTRO - MUNICIPIO: FISTERRA"/>
+                <w:listItem w:displayText="FOZ - ZONA NORTE - MUNICIPIO: FOZ" w:value="FOZ - ZONA NORTE - MUNICIPIO: FOZ"/>
+                <w:listItem w:displayText="GOIÁN (RÍO MIÑO) - ZONA SUR - MUNICIPIO: TOMIÑO" w:value="GOIÁN (RÍO MIÑO) - ZONA SUR - MUNICIPIO: TOMIÑO"/>
+                <w:listItem w:displayText="INSUELA - ZONA CENTRO - MUNICIPIO: RIBEIRA" w:value="INSUELA - ZONA CENTRO - MUNICIPIO: RIBEIRA"/>
+                <w:listItem w:displayText="LAXE - ZONA CENTRO - MUNICIPIO: LAXE" w:value="LAXE - ZONA CENTRO - MUNICIPIO: LAXE"/>
+                <w:listItem w:displayText="LORBÉ - ZONA CENTRO - MUNICIPIO: OLEIROS" w:value="LORBÉ - ZONA CENTRO - MUNICIPIO: OLEIROS"/>
+                <w:listItem w:displayText="MALPICA - ZONA CENTRO - MUNICIPIO: MALPICA" w:value="MALPICA - ZONA CENTRO - MUNICIPIO: MALPICA"/>
+                <w:listItem w:displayText="MANIÑOS-BARALLOBRE - ZONA NORTE - MUNICIPIO: FENE" w:value="MANIÑOS-BARALLOBRE - ZONA NORTE - MUNICIPIO: FENE"/>
+                <w:listItem w:displayText="MEIRA - ZONA SUR - MUNICIPIO: MOAÑA" w:value="MEIRA - ZONA SUR - MUNICIPIO: MOAÑA"/>
+                <w:listItem w:displayText="MELOXO - ZONA SUR - MUNICIPIO: O GROVE" w:value="MELOXO - ZONA SUR - MUNICIPIO: O GROVE"/>
+                <w:listItem w:displayText="MERA - ZONA CENTRO - MUNICIPIO: OLEIROS" w:value="MERA - ZONA CENTRO - MUNICIPIO: OLEIROS"/>
+                <w:listItem w:displayText="MIÑO - ZONA CENTRO - MUNICIPIO: MIÑO" w:value="MIÑO - ZONA CENTRO - MUNICIPIO: MIÑO"/>
+                <w:listItem w:displayText="MOAÑA - ZONA SUR - MUNICIPIO: MOAÑA" w:value="MOAÑA - ZONA SUR - MUNICIPIO: MOAÑA"/>
+                <w:listItem w:displayText="MORÁS - ZONA NORTE - MUNICIPIO: XOVE" w:value="MORÁS - ZONA NORTE - MUNICIPIO: XOVE"/>
+                <w:listItem w:displayText="MUGARDOS - ZONA NORTE - MUNICIPIO: MUGARDOS" w:value="MUGARDOS - ZONA NORTE - MUNICIPIO: MUGARDOS"/>
+                <w:listItem w:displayText="MUROS - ZONA CENTRO - MUNICIPIO: MUROS" w:value="MUROS - ZONA CENTRO - MUNICIPIO: MUROS"/>
+                <w:listItem w:displayText="MUXÍA - ZONA CENTRO - MUNICIPIO: MUXÍA" w:value="MUXÍA - ZONA CENTRO - MUNICIPIO: MUXÍA"/>
+                <w:listItem w:displayText="NOIA - ZONA CENTRO - MUNICIPIO: NOIA" w:value="NOIA - ZONA CENTRO - MUNICIPIO: NOIA"/>
+                <w:listItem w:displayText="NOIS - ZONA NORTE - MUNICIPIO: FOZ" w:value="NOIS - ZONA NORTE - MUNICIPIO: FOZ"/>
+                <w:listItem w:displayText="O BARQUEIRO - ZONA NORTE - MUNICIPIO: MAÑÓN" w:value="O BARQUEIRO - ZONA NORTE - MUNICIPIO: MAÑÓN"/>
+                <w:listItem w:displayText="O CABODEIRO (ILLA DE AROUSA) - ZONA SUR - MUNICIPIO: A ILLA DE AROUSA" w:value="O CABODEIRO (ILLA DE AROUSA) - ZONA SUR - MUNICIPIO: A ILLA DE AROUSA"/>
+                <w:listItem w:displayText="O CAMPO (ILLA DE AROUSA) - ZONA SUR - MUNICIPIO: A ILLA DE AROUSA" w:value="O CAMPO (ILLA DE AROUSA) - ZONA SUR - MUNICIPIO: A ILLA DE AROUSA"/>
+                <w:listItem w:displayText="O CONCHIDO - ZONA CENTRO - MUNICIPIO: OUTES" w:value="O CONCHIDO - ZONA CENTRO - MUNICIPIO: OUTES"/>
+                <w:listItem w:displayText="O COVELO - ZONA SUR - MUNICIPIO: POIO" w:value="O COVELO - ZONA SUR - MUNICIPIO: POIO"/>
+                <w:listItem w:displayText="O ÉZARO - ZONA CENTRO - MUNICIPIO: ÉZARO" w:value="O ÉZARO - ZONA CENTRO - MUNICIPIO: ÉZARO"/>
+                <w:listItem w:displayText="O FREIXO - ZONA CENTRO - MUNICIPIO: OUTES" w:value="O FREIXO - ZONA CENTRO - MUNICIPIO: OUTES"/>
+                <w:listItem w:displayText="O GROVE - ZONA SUR - MUNICIPIO: O GROVE" w:value="O GROVE - ZONA SUR - MUNICIPIO: O GROVE"/>
+                <w:listItem w:displayText="O PINDO - ZONA CENTRO - MUNICIPIO: CARNOTA" w:value="O PINDO - ZONA CENTRO - MUNICIPIO: CARNOTA"/>
+                <w:listItem w:displayText="O SEIXO - ZONA NORTE - MUNICIPIO: MUGARDOS" w:value="O SEIXO - ZONA NORTE - MUNICIPIO: MUGARDOS"/>
+                <w:listItem w:displayText="O VICEDO - ZONA NORTE - MUNICIPIO: O VICEDO" w:value="O VICEDO - ZONA NORTE - MUNICIPIO: O VICEDO"/>
+                <w:listItem w:displayText="O XUFRE (ILLA DE AROUSA) - ZONA SUR - MUNICIPIO: A ILLA DE AROUSA" w:value="O XUFRE (ILLA DE AROUSA) - ZONA SUR - MUNICIPIO: A ILLA DE AROUSA"/>
+                <w:listItem w:displayText="ORTIGUEIRA - ZONA NORTE - MUNICIPIO: ORTIGUEIRA" w:value="ORTIGUEIRA - ZONA NORTE - MUNICIPIO: ORTIGUEIRA"/>
+                <w:listItem w:displayText="OS MUÍÑOS - ZONA CENTRO - MUNICIPIO: MUROS" w:value="OS MUÍÑOS - ZONA CENTRO - MUNICIPIO: MUROS"/>
+                <w:listItem w:displayText="PALMEIRA - ZONA CENTRO - MUNICIPIO: RIBEIRA" w:value="PALMEIRA - ZONA CENTRO - MUNICIPIO: RIBEIRA"/>
+                <w:listItem w:displayText="PANXÓN - ZONA SUR - MUNICIPIO: NIGRÁN" w:value="PANXÓN - ZONA SUR - MUNICIPIO: NIGRÁN"/>
+                <w:listItem w:displayText="PEDRAS NEGRAS - ZONA SUR - MUNICIPIO: O GROVE" w:value="PEDRAS NEGRAS - ZONA SUR - MUNICIPIO: O GROVE"/>
+                <w:listItem w:displayText="PERBES - ZONA CENTRO - MUNICIPIO: PONTEDEUME" w:value="PERBES - ZONA CENTRO - MUNICIPIO: PONTEDEUME"/>
+                <w:listItem w:displayText="PONTECESO - ZONA CENTRO - MUNICIPIO: PONTECESO" w:value="PONTECESO - ZONA CENTRO - MUNICIPIO: PONTECESO"/>
+                <w:listItem w:displayText="PONTECESURES - ZONA SUR - MUNICIPIO: PONTECESURES" w:value="PONTECESURES - ZONA SUR - MUNICIPIO: PONTECESURES"/>
+                <w:listItem w:displayText="PONTEDEUME - ZONA CENTRO - MUNICIPIO: PONTEDEUME" w:value="PONTEDEUME - ZONA CENTRO - MUNICIPIO: PONTEDEUME"/>
+                <w:listItem w:displayText="PONTEVEDRA (CLUBE NAVAL) - ZONA SUR - MUNICIPIO: PONTEVEDRA" w:value="PONTEVEDRA (CLUBE NAVAL) - ZONA SUR - MUNICIPIO: PONTEVEDRA"/>
+                <w:listItem w:displayText="PORTO DO SON - ZONA CENTRO - MUNICIPIO: PORTO DO SON" w:value="PORTO DO SON - ZONA CENTRO - MUNICIPIO: PORTO DO SON"/>
+                <w:listItem w:displayText="PORTOCELO - ZONA NORTE - MUNICIPIO: XOVE" w:value="PORTOCELO - ZONA NORTE - MUNICIPIO: XOVE"/>
+                <w:listItem w:displayText="PORTOCUBELO (LIRA) - ZONA CENTRO - MUNICIPIO: CARNOTA" w:value="PORTOCUBELO (LIRA) - ZONA CENTRO - MUNICIPIO: CARNOTA"/>
+                <w:listItem w:displayText="PORTONOVO - ZONA SUR - MUNICIPIO: SANXENXO" w:value="PORTONOVO - ZONA SUR - MUNICIPIO: SANXENXO"/>
+                <w:listItem w:displayText="PORTOSÍN - ZONA CENTRO - MUNICIPIO: PORTO DO SÓN" w:value="PORTOSÍN - ZONA CENTRO - MUNICIPIO: PORTO DO SÓN"/>
+                <w:listItem w:displayText="QUENXE - ZONA CENTRO - MUNICIPIO: CORCUBIÓN" w:value="QUENXE - ZONA CENTRO - MUNICIPIO: CORCUBIÓN"/>
+                <w:listItem w:displayText="RAÑÓ - ZONA CENTRO - MUNICIPIO: RIANXO" w:value="RAÑÓ - ZONA CENTRO - MUNICIPIO: RIANXO"/>
+                <w:listItem w:displayText="RAXÓ - ZONA SUR - MUNICIPIO: POIO" w:value="RAXÓ - ZONA SUR - MUNICIPIO: POIO"/>
+                <w:listItem w:displayText="RAZO - ZONA CENTRO - MUNICIPIO: CARBALLO" w:value="RAZO - ZONA CENTRO - MUNICIPIO: CARBALLO"/>
+                <w:listItem w:displayText="REDES - ZONA NORTE - MUNICIPIO: ARES" w:value="REDES - ZONA NORTE - MUNICIPIO: ARES"/>
+                <w:listItem w:displayText="RIANXO - ZONA CENTRO - MUNICIPIO: RIANXO" w:value="RIANXO - ZONA CENTRO - MUNICIPIO: RIANXO"/>
+                <w:listItem w:displayText="RIBADEO - ZONA NORTE - MUNICIPIO: RIBADEO" w:value="RIBADEO - ZONA NORTE - MUNICIPIO: RIBADEO"/>
+                <w:listItem w:displayText="RIBEIRA - ZONA CENTRO - MUNICIPIO: RIBEIRA" w:value="RIBEIRA - ZONA CENTRO - MUNICIPIO: RIBEIRA"/>
+                <w:listItem w:displayText="RINLO - ZONA NORTE - MUNICIPIO: RIBADEO" w:value="RINLO - ZONA NORTE - MUNICIPIO: RIBADEO"/>
+                <w:listItem w:displayText="SADA-FONTÁN - ZONA CENTRO - MUNICIPIO: SADA" w:value="SADA-FONTÁN - ZONA CENTRO - MUNICIPIO: SADA"/>
+                <w:listItem w:displayText="SAN ADRIÁN DE COBRES (COBRES) - ZONA SUR - MUNICIPIO: VILABOA" w:value="SAN ADRIÁN DE COBRES (COBRES) - ZONA SUR - MUNICIPIO: VILABOA"/>
+                <w:listItem w:displayText="SAN CIBRAO - ZONA NORTE - MUNICIPIO: CERVO" w:value="SAN CIBRAO - ZONA NORTE - MUNICIPIO: CERVO"/>
+                <w:listItem w:displayText="SAN MIGUEL DE DEIRO - ZONA SUR - MUNICIPIO: VILANOVA DE AROUSA" w:value="SAN MIGUEL DE DEIRO - ZONA SUR - MUNICIPIO: VILANOVA DE AROUSA"/>
+                <w:listItem w:displayText="SAN PEDRO DE VISMA (O PORTIÑO) - ZONA CENTRO - MUNICIPIO: A CORUÑA" w:value="SAN PEDRO DE VISMA (O PORTIÑO) - ZONA CENTRO - MUNICIPIO: A CORUÑA"/>
+                <w:listItem w:displayText="SANTA CRISTINA DE COBRES (VILABOA) - ZONA SUR - MUNICIPIO: VILABOA" w:value="SANTA CRISTINA DE COBRES (VILABOA) - ZONA SUR - MUNICIPIO: VILABOA"/>
+                <w:listItem w:displayText="SANTA CRUZ - ZONA CENTRO - MUNICIPIO: OLEIROS" w:value="SANTA CRUZ - ZONA CENTRO - MUNICIPIO: OLEIROS"/>
+                <w:listItem w:displayText="SANTA MARÍA DE OIA - ZONA SUR - MUNICIPIO: OIA" w:value="SANTA MARÍA DE OIA - ZONA SUR - MUNICIPIO: OIA"/>
+                <w:listItem w:displayText="SANTA MARIÑA (PONTECESO) - ZONA CENTRO - MUNICIPIO: PONTECESO" w:value="SANTA MARIÑA (PONTECESO) - ZONA CENTRO - MUNICIPIO: PONTECESO"/>
+                <w:listItem w:displayText="SANTA MARIÑA DE CAMARIÑAS - ZONA CENTRO - MUNICIPIO: CAMARIÑAS" w:value="SANTA MARIÑA DE CAMARIÑAS - ZONA CENTRO - MUNICIPIO: CAMARIÑAS"/>
+                <w:listItem w:displayText="SANTA MARTA DE BAIONA - ZONA SUR - MUNICIPIO: BAIONA" w:value="SANTA MARTA DE BAIONA - ZONA SUR - MUNICIPIO: BAIONA"/>
+                <w:listItem w:displayText="SANXENXO - ZONA SUR - MUNICIPIO: SANXENXO" w:value="SANXENXO - ZONA SUR - MUNICIPIO: SANXENXO"/>
+                <w:listItem w:displayText="SARDIÑEIRO - ZONA CENTRO - MUNICIPIO: FISTERRA" w:value="SARDIÑEIRO - ZONA CENTRO - MUNICIPIO: FISTERRA"/>
+                <w:listItem w:displayText="SUEVOS - ZONA CENTRO - MUNICIPIO: ARTEIXO" w:value="SUEVOS - ZONA CENTRO - MUNICIPIO: ARTEIXO"/>
+                <w:listItem w:displayText="TARAGOÑA - ZONA CENTRO - MUNICIPIO: RIANXO" w:value="TARAGOÑA - ZONA CENTRO - MUNICIPIO: RIANXO"/>
+                <w:listItem w:displayText="TESTAL - ZONA CENTRO - MUNICIPIO: NOIA" w:value="TESTAL - ZONA CENTRO - MUNICIPIO: NOIA"/>
+                <w:listItem w:displayText="TUI - ZONA SUR - MUNICIPIO: TUI" w:value="TUI - ZONA SUR - MUNICIPIO: TUI"/>
+                <w:listItem w:displayText="VILANOVA DE AROUSA - ZONA SUR - MUNICIPIO: VILANOVA DE AROUSA" w:value="VILANOVA DE AROUSA - ZONA SUR - MUNICIPIO: VILANOVA DE AROUSA"/>
+                <w:listItem w:displayText="VILAXOÁN - ZONA SUR - MUNICIPIO: VILAGARCÍA DE AROUSA" w:value="VILAXOÁN - ZONA SUR - MUNICIPIO: VILAGARCÍA DE AROUSA"/>
+                <w:listItem w:displayText="VIVEIRO-CELEIRO - ZONA NORTE - MUNICIPIO: VIVEIRO" w:value="VIVEIRO-CELEIRO - ZONA NORTE - MUNICIPIO: VIVEIRO"/>
               </w:dropDownList>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="1E76342C" w14:textId="77777777" w:rsidR="00100B41" w:rsidRPr="009231E6" w:rsidRDefault="00100B41" w:rsidP="009231E6">
+              <w:p w14:paraId="2F1EEFAE" w14:textId="77777777" w:rsidR="002B5E52" w:rsidRDefault="002B5E52">
                 <w:pPr>
-                  <w:pStyle w:val="c9Textocorpotboas1Portos"/>
                   <w:rPr>
-                    <w:b/>
-                    <w:bCs w:val="0"/>
+                    <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="009231E6">
+                <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Textodelmarcadordeposicin"/>
-[...4 lines deleted...]
-                    <w:szCs w:val="14"/>
+                    <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+                    <w:color w:val="00B0F0"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Clic aquí para seleccionar porto </w:t>
+                  <w:t>ESCOLLA PORTO</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00100B41" w:rsidRPr="0043575B" w14:paraId="20096921" w14:textId="77777777" w:rsidTr="009231E6">
+      <w:tr w:rsidR="002B5E52" w14:paraId="6141F9AD" w14:textId="77777777" w:rsidTr="002B5E52">
         <w:trPr>
           <w:trHeight w:val="177"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2612" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4A5B8931" w14:textId="77777777" w:rsidR="00100B41" w:rsidRPr="009231E6" w:rsidRDefault="00100B41" w:rsidP="009231E6">
+            <w:tcW w:w="2502" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63C79F4B" w14:textId="77777777" w:rsidR="002B5E52" w:rsidRDefault="002B5E52">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>Título da concesión que se solicita transmitir a novo titular</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="34AB05C7" w14:textId="77777777" w:rsidR="00100B41" w:rsidRPr="009231E6" w:rsidRDefault="00100B41" w:rsidP="009231E6">
+              <w:t>Clave do título</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2498" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C36E6D2" w14:textId="77777777" w:rsidR="002B5E52" w:rsidRDefault="002B5E52">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
-            <w:r w:rsidRPr="009231E6">
-[...131 lines deleted...]
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Texto3"/>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Texto5"/>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:t>-C-</w:t>
             </w:r>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Texto6"/>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009231E6">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00100B41" w:rsidRPr="0043575B" w14:paraId="5436EE6B" w14:textId="77777777" w:rsidTr="009231E6">
+    </w:tbl>
+    <w:p w14:paraId="3B145790" w14:textId="77777777" w:rsidR="002B5E52" w:rsidRDefault="002B5E52" w:rsidP="002B5E52">
+      <w:pPr>
+        <w:pStyle w:val="c11corpotextoPortos"/>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6232"/>
+        <w:gridCol w:w="2172"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B5E52" w14:paraId="5F6A3963" w14:textId="77777777" w:rsidTr="002B5E52">
         <w:trPr>
-          <w:trHeight w:val="177"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2612" w:type="pct"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+            <w:tcW w:w="8404" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="166FF081" w14:textId="77777777" w:rsidR="002B5E52" w:rsidRDefault="002B5E52">
+            <w:pPr>
+              <w:pStyle w:val="c11corpotextoPortos"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
-                <w:bCs w:val="0"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="009231E6">
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs w:val="0"/>
-[...39 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>COMPROBACIÓN DE DATOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00100B41" w:rsidRPr="0043575B" w14:paraId="149E19E4" w14:textId="77777777" w:rsidTr="009231E6">
-[...11 lines deleted...]
-              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+      <w:tr w:rsidR="002B5E52" w14:paraId="6125B023" w14:textId="77777777" w:rsidTr="002B5E52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09287178" w14:textId="77777777" w:rsidR="002B5E52" w:rsidRDefault="002B5E52">
+            <w:pPr>
+              <w:pStyle w:val="c11corpotextoPortos"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs w:val="0"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="009231E6">
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Os documentos relacionados serán obxecto de consulta ás administracións públicas. No caso de que as persoas interesadas se opoñan a esta consulta, deberán indicalo no cadro correspondente e achegar unha copia dos documentos.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F95CEA6" w14:textId="77777777" w:rsidR="002B5E52" w:rsidRDefault="002B5E52">
+            <w:pPr>
+              <w:pStyle w:val="c11corpotextoPortos"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
-                <w:bCs w:val="0"/>
-[...12 lines deleted...]
-              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>OPÓÑOME Á CONSULTA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B5E52" w14:paraId="7BDB8ED5" w14:textId="77777777" w:rsidTr="002B5E52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DE3160A" w14:textId="77777777" w:rsidR="002B5E52" w:rsidRDefault="002B5E52">
+            <w:pPr>
+              <w:pStyle w:val="c11corpotextoPortos"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>DNI/NIE da persoa solicitante</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:id w:val="-410012822"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="0BD169FC" w14:textId="77777777" w:rsidR="002B5E52" w:rsidRDefault="002B5E52">
+                <w:pPr>
+                  <w:pStyle w:val="c11corpotextoPortos"/>
+                  <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="12"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B5E52" w14:paraId="6FDC93C5" w14:textId="77777777" w:rsidTr="002B5E52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31037A9D" w14:textId="77777777" w:rsidR="002B5E52" w:rsidRDefault="002B5E52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>DNI/NIE da persoa representante</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:id w:val="1441418799"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="6D83AEFA" w14:textId="77777777" w:rsidR="002B5E52" w:rsidRDefault="002B5E52">
+                <w:pPr>
+                  <w:pStyle w:val="c11corpotextoPortos"/>
+                  <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="12"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B5E52" w14:paraId="55B56C1C" w14:textId="77777777" w:rsidTr="002B5E52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C1DDC95" w14:textId="77777777" w:rsidR="002B5E52" w:rsidRDefault="002B5E52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Certificado de estar ao día no pagamento de débedas coa Administración pública da Comunidade Autónoma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:id w:val="-969819991"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="20A42F40" w14:textId="77777777" w:rsidR="002B5E52" w:rsidRDefault="002B5E52">
+                <w:pPr>
+                  <w:pStyle w:val="c11corpotextoPortos"/>
+                  <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="12"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B5E52" w14:paraId="257B872B" w14:textId="77777777" w:rsidTr="002B5E52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C01616A" w14:textId="77777777" w:rsidR="002B5E52" w:rsidRDefault="002B5E52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Certificado de estar ao día do pagamento coa Seguridade Social</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:id w:val="-1750261571"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="4C02E0EB" w14:textId="77777777" w:rsidR="002B5E52" w:rsidRDefault="002B5E52">
+                <w:pPr>
+                  <w:pStyle w:val="c11corpotextoPortos"/>
+                  <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="12"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B5E52" w14:paraId="4C7EF4E6" w14:textId="77777777" w:rsidTr="002B5E52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EFD3066" w14:textId="77777777" w:rsidR="002B5E52" w:rsidRDefault="002B5E52">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>CONSENTIMENTO PARA A COMPROBACIÓN DE DATOS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2236803D" w14:textId="77777777" w:rsidR="002B5E52" w:rsidRDefault="002B5E52">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>A persoa interesada autoriza a consulta a outras administracións públicas dos seguintes datos. De non autorizar a consulta, deberá achegar o documento correspondente.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE26D11" w14:textId="77777777" w:rsidR="002B5E52" w:rsidRDefault="002B5E52">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>AUTORIZO A CONSULTA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B5E52" w14:paraId="2EF10B4E" w14:textId="77777777" w:rsidTr="002B5E52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D85FF96" w14:textId="77777777" w:rsidR="002B5E52" w:rsidRDefault="002B5E52">
+            <w:pPr>
+              <w:pStyle w:val="c11corpotextoPortos"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>NIF da entidade solicitante</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58AAE3C6" w14:textId="77777777" w:rsidR="002B5E52" w:rsidRDefault="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c11corpotextoPortos"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:b/>
-                  <w:bCs w:val="0"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="12"/>
                 </w:rPr>
-                <w:id w:val="-1324818551"/>
-[...9 lines deleted...]
-                </w:comboBox>
+                <w:id w:val="1073482577"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00100B41" w:rsidRPr="009231E6">
+                <w:r w:rsidR="002B5E52">
                   <w:rPr>
-                    <w:rStyle w:val="Textodelmarcadordeposicin"/>
-[...4 lines deleted...]
-                    <w:szCs w:val="14"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="12"/>
                   </w:rPr>
-                  <w:t>Escolla unha opción</w:t>
+                  <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-          </w:p>
-[...107 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="002B5E52">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si        </w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:b/>
-                  <w:bCs w:val="0"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="12"/>
                 </w:rPr>
-                <w:id w:val="-1826345703"/>
-[...9 lines deleted...]
-                </w:comboBox>
+                <w:id w:val="1539245481"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00100B41" w:rsidRPr="009231E6">
+                <w:r w:rsidR="002B5E52">
                   <w:rPr>
-                    <w:rStyle w:val="Textodelmarcadordeposicin"/>
-[...4 lines deleted...]
-                    <w:szCs w:val="14"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="12"/>
                   </w:rPr>
-                  <w:t>Escolla unha opción</w:t>
+                  <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00100B41" w:rsidRPr="009231E6">
-[...36 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r w:rsidR="002B5E52">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Non</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00100B41" w:rsidRPr="0043575B" w14:paraId="4C07A2B4" w14:textId="77777777" w:rsidTr="009231E6">
-[...36 lines deleted...]
-                <w:bCs w:val="0"/>
+      <w:tr w:rsidR="002B5E52" w14:paraId="188FDADD" w14:textId="77777777" w:rsidTr="002B5E52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="704B8A25" w14:textId="77777777" w:rsidR="002B5E52" w:rsidRDefault="002B5E52">
+            <w:pPr>
+              <w:pStyle w:val="c11corpotextoPortos"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Imposto de actividades económicas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CFFB357" w14:textId="77777777" w:rsidR="002B5E52" w:rsidRDefault="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c11corpotextoPortos"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:b/>
-[...1 lines deleted...]
-                  <w:color w:val="808080"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="12"/>
                 </w:rPr>
-                <w:id w:val="-1219584562"/>
-[...8 lines deleted...]
-                </w:date>
+                <w:id w:val="-2124685466"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00100B41" w:rsidRPr="009231E6">
+                <w:r w:rsidR="002B5E52">
                   <w:rPr>
-                    <w:b/>
-[...1 lines deleted...]
-                    <w:color w:val="808080"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="12"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Clic aquí para seleccionar data </w:t>
+                  <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-          </w:p>
-[...42 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="002B5E52">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si        </w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:b/>
-                  <w:bCs w:val="0"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="12"/>
                 </w:rPr>
-                <w:id w:val="-521090806"/>
-[...56 lines deleted...]
-                </w:dropDownList>
+                <w:id w:val="-1359040907"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00100B41" w:rsidRPr="009231E6">
+                <w:r w:rsidR="002B5E52">
                   <w:rPr>
-                    <w:rStyle w:val="Textodelmarcadordeposicin"/>
-[...4 lines deleted...]
-                    <w:szCs w:val="14"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="12"/>
                   </w:rPr>
-                  <w:t>Escolla o número de anos</w:t>
+                  <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00100B41" w:rsidRPr="009231E6">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> anos</w:t>
+            <w:r w:rsidR="002B5E52">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Non</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00100B41" w:rsidRPr="0043575B" w14:paraId="0C3A4E79" w14:textId="77777777" w:rsidTr="009231E6">
-[...36 lines deleted...]
-                <w:bCs w:val="0"/>
+      <w:tr w:rsidR="002B5E52" w14:paraId="261AB5A7" w14:textId="77777777" w:rsidTr="002B5E52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61CC03FC" w14:textId="77777777" w:rsidR="002B5E52" w:rsidRDefault="002B5E52">
+            <w:pPr>
+              <w:pStyle w:val="c11corpotextoPortos"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Certificado de domicilio fiscal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AC1C11F" w14:textId="77777777" w:rsidR="002B5E52" w:rsidRDefault="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c11corpotextoPortos"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:b/>
-[...1 lines deleted...]
-                  <w:color w:val="808080"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="12"/>
                 </w:rPr>
-                <w:id w:val="-1972889397"/>
-[...8 lines deleted...]
-                </w:date>
+                <w:id w:val="290338770"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00100B41" w:rsidRPr="009231E6">
+                <w:r w:rsidR="002B5E52">
                   <w:rPr>
-                    <w:b/>
-[...1 lines deleted...]
-                    <w:color w:val="808080"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="12"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Clic aquí para seleccionar data </w:t>
+                  <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-          </w:p>
-[...41 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="002B5E52">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si        </w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:b/>
-                  <w:bCs w:val="0"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="12"/>
                 </w:rPr>
-                <w:id w:val="1688790435"/>
-[...56 lines deleted...]
-                </w:dropDownList>
+                <w:id w:val="-840930018"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00100B41" w:rsidRPr="009231E6">
+                <w:r w:rsidR="002B5E52">
                   <w:rPr>
-                    <w:rStyle w:val="Textodelmarcadordeposicin"/>
-[...4 lines deleted...]
-                    <w:szCs w:val="14"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="12"/>
                   </w:rPr>
-                  <w:t>Escolla o número de anos</w:t>
+                  <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00100B41" w:rsidRPr="009231E6">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> anos</w:t>
+            <w:r w:rsidR="002B5E52">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Non</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00100B41" w:rsidRPr="0043575B" w14:paraId="68D751E4" w14:textId="77777777" w:rsidTr="009231E6">
-[...286 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+      <w:tr w:rsidR="002B5E52" w14:paraId="24BB6D41" w14:textId="77777777" w:rsidTr="002B5E52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69B79704" w14:textId="77777777" w:rsidR="002B5E52" w:rsidRDefault="002B5E52">
+            <w:pPr>
+              <w:pStyle w:val="c11corpotextoPortos"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Certificado de estar ao día do pagamento de débedas tributarias coa AEAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2172" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43295C01" w14:textId="77777777" w:rsidR="002B5E52" w:rsidRDefault="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c11corpotextoPortos"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="12"/>
+                </w:rPr>
+                <w:id w:val="2062275536"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="002B5E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="12"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="002B5E52">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si        </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="12"/>
+                </w:rPr>
+                <w:id w:val="1007955371"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="002B5E52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="12"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="002B5E52">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Non</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="02CC4AFB" w14:textId="77777777" w:rsidR="008214A7" w:rsidRDefault="008214A7" w:rsidP="00EA2F00">
+    <w:p w14:paraId="46CAFFA5" w14:textId="77777777" w:rsidR="002B5E52" w:rsidRDefault="002B5E52" w:rsidP="00EA2F00">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8404"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B33102" w:rsidRPr="0043575B" w14:paraId="1A81CEA2" w14:textId="77777777" w:rsidTr="00B260DD">
+      <w:tr w:rsidR="00B33102" w:rsidRPr="0043575B" w14:paraId="1A81CEA2" w14:textId="77777777" w:rsidTr="00C7298A">
         <w:trPr>
           <w:trHeight w:val="363"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F47A496" w14:textId="77777777" w:rsidR="00B33102" w:rsidRPr="0043575B" w:rsidRDefault="00B33102" w:rsidP="00B260DD">
+          <w:p w14:paraId="1F47A496" w14:textId="77777777" w:rsidR="00B33102" w:rsidRPr="0043575B" w:rsidRDefault="00B33102" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="T9ntitTboasPortos"/>
             </w:pPr>
             <w:r w:rsidRPr="0043575B">
               <w:t>LEXISLACIÓN APLICABLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B33102" w:rsidRPr="0043575B" w14:paraId="3EB89CD7" w14:textId="77777777" w:rsidTr="00B260DD">
+      <w:tr w:rsidR="00B33102" w:rsidRPr="0043575B" w14:paraId="3EB89CD7" w14:textId="77777777" w:rsidTr="00C7298A">
         <w:trPr>
           <w:trHeight w:val="177"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00E0E2EA" w14:textId="77777777" w:rsidR="00B33102" w:rsidRPr="0043575B" w:rsidRDefault="00B33102" w:rsidP="00B260DD">
+          <w:p w14:paraId="6FD56173" w14:textId="77777777" w:rsidR="005044C3" w:rsidRDefault="005044C3" w:rsidP="005044C3">
             <w:pPr>
               <w:pStyle w:val="c8textotboasPortos"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="37"/>
               </w:numPr>
-            </w:pPr>
-            <w:r w:rsidRPr="0043575B">
+              <w:ind w:left="360" w:hanging="196"/>
+            </w:pPr>
+            <w:r>
               <w:t>Lei 6/2017, do 12 de decembro, de portos de Galicia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E6DD81D" w14:textId="77777777" w:rsidR="00B33102" w:rsidRPr="0043575B" w:rsidRDefault="00B33102" w:rsidP="00B260DD">
+          <w:p w14:paraId="68086618" w14:textId="77777777" w:rsidR="005044C3" w:rsidRDefault="005044C3" w:rsidP="005044C3">
             <w:pPr>
               <w:pStyle w:val="c8textotboasPortos"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="37"/>
               </w:numPr>
-            </w:pPr>
-            <w:r w:rsidRPr="0043575B">
+              <w:ind w:left="360" w:hanging="196"/>
+            </w:pPr>
+            <w:r>
               <w:t>Lei 6/2003, do 9 de decembro, de taxas, prezos e exaccións reguladoras da Comunidade Autónoma de Galicia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6708B7B6" w14:textId="77777777" w:rsidR="00B33102" w:rsidRPr="0043575B" w:rsidRDefault="00B33102" w:rsidP="00B260DD">
+          <w:p w14:paraId="2541A786" w14:textId="77777777" w:rsidR="005044C3" w:rsidRDefault="005044C3" w:rsidP="005044C3">
             <w:pPr>
               <w:pStyle w:val="c8textotboasPortos"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="37"/>
               </w:numPr>
-            </w:pPr>
-            <w:r w:rsidRPr="0043575B">
+              <w:ind w:left="360" w:hanging="196"/>
+            </w:pPr>
+            <w:r>
               <w:t>Lei 22/1988, de 28 de xullo, de Costas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="547CAAFD" w14:textId="77777777" w:rsidR="00B33102" w:rsidRPr="0043575B" w:rsidRDefault="00B33102" w:rsidP="00B260DD">
+          <w:p w14:paraId="62C47C5F" w14:textId="77777777" w:rsidR="005044C3" w:rsidRDefault="005044C3" w:rsidP="005044C3">
             <w:pPr>
               <w:pStyle w:val="c8textotboasPortos"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="37"/>
               </w:numPr>
-            </w:pPr>
-[...4 lines deleted...]
-          <w:p w14:paraId="4DB89F00" w14:textId="77777777" w:rsidR="00B33102" w:rsidRPr="0043575B" w:rsidRDefault="00B33102" w:rsidP="00B260DD">
+              <w:ind w:left="360" w:hanging="196"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Lei 9/2017, do 8 de novembro, de Contratos do Sector Público, nos termos do artigo 9.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26E4274C" w14:textId="77777777" w:rsidR="005044C3" w:rsidRDefault="005044C3" w:rsidP="005044C3">
             <w:pPr>
               <w:pStyle w:val="c8textotboasPortos"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="37"/>
               </w:numPr>
-            </w:pPr>
-            <w:r w:rsidRPr="0043575B">
+              <w:ind w:left="360" w:hanging="196"/>
+            </w:pPr>
+            <w:r>
               <w:t>Lei 39/2015, do 1 de outubro, do Procedemento Administrativo Común das Administracións Públicas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DB89F00" w14:textId="1EEFA45D" w:rsidR="00B33102" w:rsidRPr="0043575B" w:rsidRDefault="005044C3" w:rsidP="005044C3">
+            <w:pPr>
+              <w:pStyle w:val="c8textotboasPortos"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="720"/>
+              </w:tabs>
+              <w:ind w:left="360" w:hanging="196"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Lei 40/2015, de 1 de outubro, do Réxime Xurídico do Sector Público.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="42733486" w14:textId="77777777" w:rsidR="00EC0001" w:rsidRDefault="00EC0001" w:rsidP="00EA2F00">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FD10031" w14:textId="0AA89D19" w:rsidR="009231E6" w:rsidRPr="009231E6" w:rsidRDefault="009231E6" w:rsidP="009231E6">
       <w:pPr>
         <w:pStyle w:val="T11ntextosPortos"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009231E6">
         <w:rPr>
           <w:b w:val="0"/>
@@ -6006,2347 +5287,4504 @@
       <w:r w:rsidRPr="009231E6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>acordo a través desta solicitude da subrogación dos dereitos e obrigas do/da concesionario/a vixente á persoa á que se solicita transferir á concesión e aceptación por parte desta última.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35C44306" w14:textId="78DC68AD" w:rsidR="009231E6" w:rsidRPr="009231E6" w:rsidRDefault="009231E6" w:rsidP="009231E6">
       <w:pPr>
         <w:pStyle w:val="T11ntextosPortos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009231E6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Que teñen coñecemento de que o expediente está á súa disposición para a súa consulta nas dependencias de Portos de Galicia e é responsabilidade de ambas partes a consulta do mesmo previa resolución da Presidencia de Portos de Galicia a efectos de dereitos e obrigas a transmitir a través deste trámite. Para a consulta do mesmo, debe solicitarse cita previa a través dunha solicitude formulada na sede electrónica, nos rexistros de Portos de Galicia ou en calquera das oficinas previstas no Art 16.4 da Lei 39/2015, do 1 de outubro, do Procedemento Administrativo Común das Administracións Públicas. Neste último caso, debe empregarse o modelo do Anexo </w:t>
+        <w:t xml:space="preserve">Que teñen coñecemento de que o expediente está á súa disposición para a súa consulta nas dependencias de Portos de Galicia e é responsabilidade de ambas partes a consulta do mesmo previa resolución da Presidencia de Portos de Galicia a efectos de dereitos e obrigas a transmitir a través deste trámite. Para a consulta do mesmo, debe solicitarse cita previa a través dunha solicitude formulada na sede electrónica, nos rexistros de Portos de Galicia ou en calquera das oficinas previstas no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009231E6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Art</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009231E6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16.4 da Lei 39/2015, do 1 de outubro, do Procedemento Administrativo Común das Administracións Públicas. Neste último caso, debe empregarse o modelo do Anexo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F103C8B" w14:textId="3AA89CC6" w:rsidR="009231E6" w:rsidRPr="009231E6" w:rsidRDefault="009231E6" w:rsidP="009231E6">
       <w:pPr>
         <w:pStyle w:val="T11ntextosPortos"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009231E6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Para elo se achega a documentación indicada segundo o tipo de solicitude de cambio de titularidade. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276F1D3B" w14:textId="6EF699FD" w:rsidR="009231E6" w:rsidRPr="009231E6" w:rsidRDefault="009231E6" w:rsidP="009231E6">
-[...1 lines deleted...]
-        <w:pStyle w:val="T11ntextosPortos"/>
+    <w:p w14:paraId="3E04AF1F" w14:textId="77777777" w:rsidR="00297D27" w:rsidRDefault="00297D27" w:rsidP="00297D27">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:rPr>
-          <w:b w:val="0"/>
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009231E6">
+      <w:r>
         <w:rPr>
-          <w:b w:val="0"/>
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">En </w:t>
-[...102 lines deleted...]
-        <w:t xml:space="preserve">Asinado: </w:t>
+        <w:t>Asinado electronicamente</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FF8ACFF" w14:textId="22117852" w:rsidR="00B04674" w:rsidRDefault="00B04674"/>
-    <w:tbl>
-[...144 lines deleted...]
-    <w:p w14:paraId="50A1D83F" w14:textId="77777777" w:rsidR="009231E6" w:rsidRPr="009528E0" w:rsidRDefault="00B33102" w:rsidP="009231E6">
+    <w:p w14:paraId="45F84F43" w14:textId="77777777" w:rsidR="005044C3" w:rsidRDefault="005044C3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A1D83F" w14:textId="43844FDB" w:rsidR="009231E6" w:rsidRPr="009528E0" w:rsidRDefault="00B33102" w:rsidP="009231E6">
       <w:pPr>
         <w:pStyle w:val="T9TboasPortos"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B31D31">
         <w:t>ANEXO I. DOCUMENTACIÓN NECESARIA</w:t>
       </w:r>
       <w:r w:rsidRPr="00B33102">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00B31D31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009231E6">
         <w:t xml:space="preserve">DA </w:t>
       </w:r>
       <w:r w:rsidR="009231E6" w:rsidRPr="006E203C">
         <w:t>PERSOA</w:t>
       </w:r>
       <w:r w:rsidR="009231E6">
         <w:t>/ENTIDADE</w:t>
       </w:r>
       <w:r w:rsidR="009231E6" w:rsidRPr="006E203C">
         <w:t xml:space="preserve"> Á QUE SE SOLICITA TRANSFERIR A CONCESIÓN </w:t>
       </w:r>
       <w:r w:rsidR="009231E6" w:rsidRPr="009528E0">
         <w:t>PARA A TRAMITACIÓN DE SOLICITUDE DE CAMBIO DE TITULARIDADE DUNHA CONCESIÓN DEMANIAL NO DOMINIO PÚBLICO PORTUARIO A TRAVÉS DA SEDE ELECTRÓNICA DA XUNTA DE GALICIA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7673297F" w14:textId="77777777" w:rsidR="00B33102" w:rsidRDefault="00B33102" w:rsidP="00B33102">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49894DFE" w14:textId="38F01874" w:rsidR="00B33102" w:rsidRDefault="00B33102" w:rsidP="00B33102">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="5004" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5948"/>
+        <w:gridCol w:w="2463"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008A3585" w:rsidRPr="00684ED8" w14:paraId="2918A119" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:trPr>
+          <w:trHeight w:val="323"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct25" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="028F78D9" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00615F67" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D50192">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>1. Modelo de instancia cor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rectamente cuberta. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Dispoñible na seguinte ruta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00615F67">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="551BDDCB" w14:textId="3B721436" w:rsidR="008A3585" w:rsidRPr="00684ED8" w:rsidRDefault="00C7298A" w:rsidP="008A3585">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidR="008A3585" w:rsidRPr="00C84B57">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="10"/>
+                  <w:szCs w:val="10"/>
+                </w:rPr>
+                <w:t>www.portosdegalicia.com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="008A3585" w:rsidRPr="00C84B57">
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &gt; Xestións &gt; Modelos e formularios </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="008A3585" w:rsidRPr="008A3585">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="10"/>
+                  <w:szCs w:val="10"/>
+                </w:rPr>
+                <w:t>11.B. TRANSMISIÓN INTER VIVOS</w:t>
+              </w:r>
+              <w:r w:rsidR="008A3585" w:rsidRPr="008A3585">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:sz w:val="10"/>
+                  <w:szCs w:val="10"/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+              <w:r w:rsidR="008A3585" w:rsidRPr="008A3585">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:b/>
+                  <w:sz w:val="10"/>
+                  <w:szCs w:val="10"/>
+                </w:rPr>
+                <w:t>de concesi</w:t>
+              </w:r>
+              <w:r w:rsidR="008A3585" w:rsidRPr="008A3585">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:cs="Xunta Sans"/>
+                  <w:b/>
+                  <w:sz w:val="10"/>
+                  <w:szCs w:val="10"/>
+                </w:rPr>
+                <w:t>ó</w:t>
+              </w:r>
+              <w:r w:rsidR="008A3585" w:rsidRPr="008A3585">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:b/>
+                  <w:sz w:val="10"/>
+                  <w:szCs w:val="10"/>
+                </w:rPr>
+                <w:t>n no dominio público portuario</w:t>
+              </w:r>
+              <w:r w:rsidR="008A3585" w:rsidRPr="008A3585">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:sz w:val="10"/>
+                  <w:szCs w:val="10"/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+              <w:r w:rsidR="008A3585" w:rsidRPr="008A3585">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="10"/>
+                  <w:szCs w:val="10"/>
+                </w:rPr>
+                <w:t>(INTERESADO CONCELLO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A3585" w:rsidRPr="00B32074" w14:paraId="4DC1930C" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:trPr>
+          <w:trHeight w:val="130"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E8F93A" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00EB1607" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00615F67">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Anexo I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>. Documentación necesaria para a solicitude</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74ADE1EF" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00B32074" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32074">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aporto este documento: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="1606767747"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00B32074">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A3585" w:rsidRPr="001F758C" w14:paraId="2F354B1B" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16330BB4" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00AA3F5F" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C7624D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anexo II. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Datos relativos ao subministro de electricidade e/ou auga por parte de Portos de Galicia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F54B1C9" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="001F758C" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32074">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aporto este documento: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1524010570"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00B32074">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A3585" w:rsidRPr="001F758C" w14:paraId="2BFD6718" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A8F118B" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00AA3F5F" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C7624D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anexo III. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Datos precisos no caso de que o solicitante desexe que Portos de Galicia autorice o uso do/s medio/s mecánico/s seguinte/s no título de ocupación do dominio público portuario</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA0C6F4" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="001F758C" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32074">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aporto este documento: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-2014990646"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00B32074">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A3585" w:rsidRPr="001F758C" w14:paraId="22DB1661" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="312D80F9" w14:textId="6781EAC0" w:rsidR="008A3585" w:rsidRPr="008A3585" w:rsidRDefault="008A3585" w:rsidP="008A3585">
+            <w:pPr>
+              <w:pStyle w:val="T9TboasPortos"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A3585">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANEXO </w:t>
+            </w:r>
+            <w:r w:rsidR="00C7298A">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A3585">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A3585">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>odelo orientativo de resolución de alcaldía que certifica a solicitude da transmisión da concesión</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B9AAD2" w14:textId="4AADAD8B" w:rsidR="008A3585" w:rsidRPr="00B32074" w:rsidRDefault="008A3585" w:rsidP="008A3585">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32074">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aporto este documento: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="131058768"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00B32074">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C7298A" w:rsidRPr="001F758C" w14:paraId="00FCBE3A" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D150C0D" w14:textId="70546FF2" w:rsidR="00C7298A" w:rsidRPr="00AA3F5F" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C7624D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anexo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C7624D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA3F5F">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C7298A">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Modelo orientativo de acreditación da solvencia técnica e económica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B7C0C9E" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRPr="001F758C" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32074">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aporto este documento: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-498813642"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00B32074">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C7298A" w14:paraId="489AA064" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EAF989E" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Anexo VI.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Modelo de solicitude de aplicación a corporacións locais de bonificacións/exencións de garantías e taxas de título de ocupación do dominio público portuario</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="117ECD67" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aporto este documento: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="791865111"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="35D3E71F" w14:textId="536043E7" w:rsidR="008A3585" w:rsidRDefault="008A3585" w:rsidP="00B33102">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B33102">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6DE6DC4D" w14:textId="5630FE41" w:rsidR="008553EA" w:rsidRPr="00B33102" w:rsidRDefault="008553EA" w:rsidP="008553EA">
+    <w:p w14:paraId="2F19DEB8" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00B33102">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...64 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="5004" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1047"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="728"/>
+        <w:gridCol w:w="4673"/>
+        <w:gridCol w:w="1277"/>
+        <w:gridCol w:w="2461"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A84554" w:rsidRPr="00607320" w14:paraId="487F2306" w14:textId="77777777" w:rsidTr="00A84554">
+      <w:tr w:rsidR="008A3585" w:rsidRPr="000B14B1" w14:paraId="6564B256" w14:textId="77777777" w:rsidTr="00C7298A">
         <w:trPr>
-          <w:trHeight w:val="130"/>
+          <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4567" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0DA114F1" w14:textId="77777777" w:rsidR="00A84554" w:rsidRPr="00A84554" w:rsidRDefault="00A84554" w:rsidP="00A84554">
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct25" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A597830" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="000B14B1" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A84554">
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-[...25 lines deleted...]
-                <w:r>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B14B1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A2371E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Acreditación da personalidade da persoa á que se solicita transferir á concesión</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A3585">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:footnoteReference w:id="2"/>
+            </w:r>
+            <w:r w:rsidRPr="00733C8B">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141368">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A3585" w:rsidRPr="004E04F7" w14:paraId="7CA66698" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="pct12" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E45F3CB" w14:textId="03A22379" w:rsidR="008A3585" w:rsidRPr="004E04F7" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs w:val="0"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:id w:val="-330913909"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008A3585">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs w:val="0"/>
+                    <w:sz w:val="14"/>
+                    <w:szCs w:val="14"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:p>
-[...1 lines deleted...]
-          </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008A3585" w:rsidRPr="004E04F7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  O/a solicitante é persoa xurídica</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471DD3" w:rsidRPr="00607320" w14:paraId="5CBD68F0" w14:textId="77777777" w:rsidTr="00A84554">
-[...9 lines deleted...]
-          <w:p w14:paraId="506F6689" w14:textId="4C80F3A5" w:rsidR="00471DD3" w:rsidRPr="00A84554" w:rsidRDefault="00471DD3" w:rsidP="00471DD3">
+      <w:tr w:rsidR="008A3585" w:rsidRPr="00417934" w14:paraId="6A56CA9A" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2778" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16BAC9BC" w14:textId="77777777" w:rsidR="008A3585" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:ind w:left="-111" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00417934">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>NIF da entidade solicitante</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16D9F629" w14:textId="77777777" w:rsidR="008A3585" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:ind w:left="-111" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42C53399" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00B32074" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
                 <w:b/>
-                <w:bCs w:val="0"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32074">
+              <w:rPr>
+                <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
                 <w:b/>
-                <w:bCs w:val="0"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>CONSENTIMENTO PARA A COMPROBACIÓN DE DATOS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="225950F9" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00B32074" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32074">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Xunta Sans" w:cs="Xunta Sans"/>
                 <w:b/>
-                <w:bCs w:val="0"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>A persoa interesada autoriza a consulta a outras administracións públicas dos seguintes datos. De non autorizar a consulta, deberá achegar o documento correspondente.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="759" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57841282" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00186150" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3EC3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Xunta Sans"/>
                 <w:b/>
-                <w:bCs w:val="0"/>
-[...29 lines deleted...]
-          <w:p w14:paraId="696FB0DA" w14:textId="77777777" w:rsidR="00A84554" w:rsidRPr="00141368" w:rsidRDefault="00A84554" w:rsidP="00A84554">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>AUTORIZO A CONSULTA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1463" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00C6EBF5" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00417934" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
-              <w:rPr>
-[...55 lines deleted...]
-                  <w:jc w:val="center"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32074">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aporto este documento: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1316788919"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00B32074">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
-[...4 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:p>
-[...1 lines deleted...]
-          </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84554" w:rsidRPr="00607320" w14:paraId="56EA88E5" w14:textId="77777777" w:rsidTr="00A84554">
-[...9 lines deleted...]
-          <w:p w14:paraId="233075A0" w14:textId="77777777" w:rsidR="00A84554" w:rsidRPr="00141368" w:rsidRDefault="00A84554" w:rsidP="00A84554">
+      <w:tr w:rsidR="008A3585" w:rsidRPr="00417934" w14:paraId="1CA130ED" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2778" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EA7636B" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00417934" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
-              <w:rPr>
-[...14 lines deleted...]
-          <w:p w14:paraId="151D4AA0" w14:textId="77777777" w:rsidR="00A84554" w:rsidRPr="00941A96" w:rsidRDefault="00A84554" w:rsidP="00A84554">
+              <w:ind w:left="-111" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="759" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="169DCD46" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00186150" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
-            </w:pPr>
-[...49 lines deleted...]
-                  <w:jc w:val="center"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:szCs w:val="12"/>
+                </w:rPr>
+                <w:id w:val="-957029699"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008A3585" w:rsidRPr="002D3EC3">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
-[...4 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:szCs w:val="12"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:p>
-[...67 lines deleted...]
-                  <w:jc w:val="center"/>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008A3585" w:rsidRPr="002D3EC3">
+              <w:rPr>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Si</w:t>
+            </w:r>
+            <w:r w:rsidR="008A3585">
+              <w:rPr>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="008A3585" w:rsidRPr="002D3EC3">
+              <w:rPr>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:szCs w:val="12"/>
+                </w:rPr>
+                <w:id w:val="1962149466"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008A3585" w:rsidRPr="002D3EC3">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
-[...4 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:szCs w:val="12"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:p>
-[...1 lines deleted...]
-          </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008A3585">
+              <w:rPr>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Non</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1463" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ED8C242" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00417934" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84554" w:rsidRPr="00607320" w14:paraId="49450BDE" w14:textId="77777777" w:rsidTr="00A84554">
-[...6 lines deleted...]
-          <w:p w14:paraId="24E3912C" w14:textId="77777777" w:rsidR="00A84554" w:rsidRPr="00141368" w:rsidRDefault="00A84554" w:rsidP="00A84554">
+      <w:tr w:rsidR="008A3585" w:rsidRPr="00417934" w14:paraId="76C4C819" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:trPr>
+          <w:trHeight w:val="250"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2778" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EDEAA7E" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00417934" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
-              <w:rPr>
-[...25 lines deleted...]
-          <w:p w14:paraId="78E5170A" w14:textId="77777777" w:rsidR="00A84554" w:rsidRPr="00141368" w:rsidRDefault="00A84554" w:rsidP="00A84554">
+              <w:ind w:left="-111" w:firstLine="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>2. DNI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00417934">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>/NIE do representante</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2222" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F3F9F07" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00417934" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
-              <w:rPr>
-[...61 lines deleted...]
-                <w:r>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32074">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aporto este documento: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1441677247"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00B32074">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:p>
-[...1 lines deleted...]
-          </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84554" w:rsidRPr="00607320" w14:paraId="05111447" w14:textId="77777777" w:rsidTr="00A84554">
-[...8 lines deleted...]
-          <w:p w14:paraId="6E565303" w14:textId="77777777" w:rsidR="00A84554" w:rsidRPr="00141368" w:rsidRDefault="00A84554" w:rsidP="00A84554">
+      <w:tr w:rsidR="008A3585" w:rsidRPr="00417934" w14:paraId="6308B426" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2778" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="763D7152" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="004E04F7" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
-              <w:rPr>
-[...13 lines deleted...]
-          <w:p w14:paraId="00BB93C7" w14:textId="77777777" w:rsidR="00A84554" w:rsidRPr="00141368" w:rsidRDefault="00A84554" w:rsidP="00A84554">
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00417934">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="003A2CEC">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="12"/>
+                  <w:szCs w:val="12"/>
+                </w:rPr>
+                <w:t>Certificado de situación censal da AEAT</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="004E04F7">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>, que conteña:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E315BF0" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="004E04F7" w:rsidRDefault="008A3585" w:rsidP="008A3585">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
-            </w:pPr>
-[...44 lines deleted...]
-                <w:r w:rsidRPr="0078024B">
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:ind w:left="233" w:hanging="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E04F7">
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>NIF/NIE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36A0D77C" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="004E04F7" w:rsidRDefault="008A3585" w:rsidP="008A3585">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:ind w:left="233" w:hanging="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E04F7">
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>Nome/Razón social</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53778CF5" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="004E04F7" w:rsidRDefault="008A3585" w:rsidP="008A3585">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:ind w:left="233" w:hanging="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E04F7">
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>Domicilio fiscal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C6775D6" w14:textId="77777777" w:rsidR="008A3585" w:rsidRDefault="008A3585" w:rsidP="008A3585">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:ind w:left="233" w:hanging="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E04F7">
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>Actividades económicas a efectos de IAE (Impostos de Actividades Económicas)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18205CA0" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00417934" w:rsidRDefault="008A3585" w:rsidP="008A3585">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:ind w:left="233" w:hanging="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00417934">
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>Actividades CNAE (Clasificación Nacional de Actividades Económicas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2222" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C8E1D59" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00417934" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32074">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aporto este documento: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="1904331294"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00B32074">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:p>
-[...1 lines deleted...]
-          </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84554" w:rsidRPr="00607320" w14:paraId="3D0A8B1A" w14:textId="77777777" w:rsidTr="00A84554">
-[...8 lines deleted...]
-          <w:p w14:paraId="7B43A0E3" w14:textId="77777777" w:rsidR="00A84554" w:rsidRPr="00141368" w:rsidRDefault="00A84554" w:rsidP="00A84554">
+      <w:tr w:rsidR="008A3585" w:rsidRPr="00417934" w14:paraId="684E3BDF" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2778" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF40752" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="004E04F7" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
-              <w:rPr>
-[...13 lines deleted...]
-          <w:p w14:paraId="6C800E09" w14:textId="77777777" w:rsidR="00A84554" w:rsidRPr="00141368" w:rsidRDefault="00A84554" w:rsidP="00A84554">
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E04F7">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>. Escritura do Rexistro Mercantil a efectos de titularidade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E04F7">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>sociedade</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2222" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC9B5BF" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00417934" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
-            </w:pPr>
-[...44 lines deleted...]
-                <w:r w:rsidRPr="0078024B">
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32074">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aporto este documento: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1817335587"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00B32074">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:p>
-[...1 lines deleted...]
-          </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84554" w:rsidRPr="00607320" w14:paraId="5667B3F5" w14:textId="77777777" w:rsidTr="00A84554">
-[...6 lines deleted...]
-          <w:p w14:paraId="58873777" w14:textId="77777777" w:rsidR="00A84554" w:rsidRPr="00141368" w:rsidRDefault="00A84554" w:rsidP="00A84554">
+      <w:tr w:rsidR="008A3585" w:rsidRPr="00417934" w14:paraId="54F2205D" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2778" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C5BD1E6" w14:textId="77777777" w:rsidR="008A3585" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
-              <w:rPr>
-[...10 lines deleted...]
-            <w:r>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E04F7">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Acreditación do poder de representación a través dalgunha das opcións:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09903003" w14:textId="77777777" w:rsidR="008A3585" w:rsidRDefault="008A3585" w:rsidP="008A3585">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:ind w:left="233" w:hanging="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0011">
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>Re</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0011">
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t xml:space="preserve">istro Electrónico </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0011">
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>eral de Apoderamentos de Galicia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (REGA)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B8E9331" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="000A0011" w:rsidRDefault="008A3585" w:rsidP="008A3585">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:ind w:left="233" w:hanging="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A0011">
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>Re</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0011">
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t xml:space="preserve">istro Electrónico de Apoderamentos </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t xml:space="preserve">do Estado </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0011">
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>(REA)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27B1B02B" w14:textId="77777777" w:rsidR="008A3585" w:rsidRDefault="008A3585" w:rsidP="008A3585">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:ind w:left="233" w:hanging="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poder de representación notarial </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0011">
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>da persoa representante</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66C034B7" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00CF3063" w:rsidRDefault="008A3585" w:rsidP="008A3585">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:ind w:left="233" w:hanging="142"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poder de representación </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>bastanteado</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00141368">
-[...14 lines deleted...]
-          <w:p w14:paraId="636FB523" w14:textId="77777777" w:rsidR="00A84554" w:rsidRPr="00141368" w:rsidRDefault="00A84554" w:rsidP="00A84554">
+            <w:r w:rsidRPr="000A0011">
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>da persoa representante</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2222" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B33B2D" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00417934" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
-              <w:rPr>
-[...55 lines deleted...]
-                <w:r>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32074">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aporto este documento: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="1625656514"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00B32074">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:p>
-[...1 lines deleted...]
-          </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84554" w:rsidRPr="00607320" w14:paraId="002E5865" w14:textId="77777777" w:rsidTr="00A84554">
+    </w:tbl>
+    <w:p w14:paraId="216E1670" w14:textId="6A4DF03E" w:rsidR="008A3585" w:rsidRDefault="008A3585" w:rsidP="00B33102">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="5004" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5948"/>
+        <w:gridCol w:w="2463"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008A3585" w:rsidRPr="000B14B1" w14:paraId="51A78A92" w14:textId="77777777" w:rsidTr="00C7298A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7B301F51" w14:textId="77777777" w:rsidR="00A84554" w:rsidRPr="00141368" w:rsidRDefault="00A84554" w:rsidP="00A84554">
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="pct25" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A307FE7" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="000B14B1" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>3. Xustificantes do concesionario futuro en vigor (vixencia máxima 6 meses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> desde a expedición</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>) que acrediten que se atopan ao corrente no cumprimento das obrigas de carácter fiscal, laboral e social</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A3585" w:rsidRPr="00684ED8" w14:paraId="3CDD2598" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:trPr>
+          <w:trHeight w:val="346"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="237BF216" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="000B14B1" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
-              </w:rPr>
-[...26 lines deleted...]
-          <w:p w14:paraId="0D01D8CF" w14:textId="77777777" w:rsidR="00A84554" w:rsidRPr="00141368" w:rsidRDefault="00A84554" w:rsidP="00A84554">
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B14B1">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B14B1">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Certificación positiva </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00615A77">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">da </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B14B1">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Axencia Tributaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Estatal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (AEAT)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6502F0CF" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00684ED8" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
-              <w:rPr>
-[...89 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32074">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:footnoteReference w:id="4"/>
-[...13 lines deleted...]
-              <w:r w:rsidRPr="00B04674">
+              <w:t xml:space="preserve">Aporto este documento: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
-                  <w:u w:val="single"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>aquí</w:t>
-[...26 lines deleted...]
-                  <w:jc w:val="center"/>
+                <w:id w:val="928782868"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00B32074">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
-[...4 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:p>
-[...2 lines deleted...]
-          <w:p w14:paraId="5B06EFB5" w14:textId="77777777" w:rsidR="00A84554" w:rsidRPr="0078024B" w:rsidRDefault="00A84554" w:rsidP="00A84554">
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A3585" w:rsidRPr="00684ED8" w14:paraId="7836A3D3" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:trPr>
+          <w:trHeight w:val="346"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF7FD62" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00615A77" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
-              </w:rPr>
-            </w:pPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B14B1">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B14B1">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Certificación positiva </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D2F13">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">da </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Axencia Tributaria Galega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ATRIGA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66C03ED0" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00684ED8" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32074">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aporto este documento: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-661307983"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00B32074">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84554" w:rsidRPr="00607320" w14:paraId="6661E858" w14:textId="77777777" w:rsidTr="00A84554">
-[...9 lines deleted...]
-          <w:p w14:paraId="53636846" w14:textId="77777777" w:rsidR="00A84554" w:rsidRPr="00141368" w:rsidRDefault="00A84554" w:rsidP="00A84554">
+      <w:tr w:rsidR="008A3585" w:rsidRPr="00684ED8" w14:paraId="39398EB7" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:trPr>
+          <w:trHeight w:val="418"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6337D5EE" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="000B14B1" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
-              <w:rPr>
-[...14 lines deleted...]
-          <w:p w14:paraId="27A41C80" w14:textId="77777777" w:rsidR="00A84554" w:rsidRPr="00857D80" w:rsidRDefault="00A84554" w:rsidP="00A84554">
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B14B1">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B14B1">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Certificación</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r w:rsidRPr="000B14B1">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> positiva </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00615A77">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">da </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B14B1">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Tesourería Xeral da Seguridade Social</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B14B1">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>(TGSS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7016E419" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00684ED8" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
-            </w:pPr>
-[...4 lines deleted...]
-          <w:p w14:paraId="5DE61086" w14:textId="77777777" w:rsidR="00A84554" w:rsidRPr="00857D80" w:rsidRDefault="00A84554" w:rsidP="00A84554">
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32074">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aporto este documento: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="569472082"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00B32074">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A3585" w14:paraId="53E6DB96" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:trPr>
+          <w:trHeight w:val="250"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7024D13A" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="000B14B1" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B14B1">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Certificación positiva </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00615A77">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">da </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Considerarase solvente</w:t>
-[...5 lines deleted...]
-          <w:p w14:paraId="5E14BD18" w14:textId="77777777" w:rsidR="00A84554" w:rsidRPr="00141368" w:rsidRDefault="00A84554" w:rsidP="00A84554">
+              <w:t>Administración Municipal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C92E47">
+              <w:rPr>
+                <w:rStyle w:val="Refdenotaalpie"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:footnoteReference w:id="3"/>
+            </w:r>
+            <w:r w:rsidRPr="000B14B1">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7B9A9A" w14:textId="77777777" w:rsidR="008A3585" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
-            </w:pPr>
-[...7 lines deleted...]
-            <w:tcW w:w="433" w:type="pct"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32074">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aporto este documento: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-2116440939"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00B32074">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4B066C30" w14:textId="6B8E3B65" w:rsidR="008A3585" w:rsidRDefault="008A3585" w:rsidP="00B33102">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="5004" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5948"/>
+        <w:gridCol w:w="2463"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008A3585" w:rsidRPr="007060EC" w14:paraId="07A7F0FC" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:trPr>
+          <w:trHeight w:val="298"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="pct25" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="501318B6" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00EE5704" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00026881">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>. Solvencia económica</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A2371E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do NOVO CONCESIONARIO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A3585" w:rsidRPr="001F758C" w14:paraId="65AB7F1B" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50D4B87B" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="007060EC" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:color w:val="00B0F0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00427238">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opción a) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No caso de que o solicitante sexa unha persoa xurídica, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="12"/>
+                  <w:szCs w:val="12"/>
+                </w:rPr>
+                <w:t>c</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00026881">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="12"/>
+                  <w:szCs w:val="12"/>
+                </w:rPr>
+                <w:t>ertificado da AEAT do volume anual de negocios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00026881">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>, referido aos tres últimos exercicios concluídos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00026881">
+              <w:rPr>
+                <w:rStyle w:val="Refdenotaalpie"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+              <w:footnoteReference w:id="4"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB624B9" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00026881" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32074">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aporto este documento: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-307085908"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00B32074">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A3585" w:rsidRPr="001F758C" w14:paraId="4E09E2C2" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F382DF5" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00427238" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00427238">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opción </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00427238">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No caso de que o solicitante sexa unha persoa física, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006569CB">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a solvencia económica poderá acreditarse mediante a achega das declaracións do IRPF correspondentes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00026881">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>aos tres últimos exercicios concluídos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00026881">
+              <w:rPr>
+                <w:rStyle w:val="Refdenotaalpie"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+              <w:footnoteReference w:id="5"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29481993" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00B32074" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32074">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aporto este documento: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="77177507"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00B32074">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A3585" w:rsidRPr="001F758C" w14:paraId="2858062B" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4D1BD1" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00026881" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00427238">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opción </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00427238">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Presentación de seguro de caución ou aval bancario que responda fronte ás obrigas financeiras en caso de imposibilidade do titular para afrontar as obrigas do título de ocupación do dominio público portuario</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65311DFB" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00026881" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32074">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aporto este documento: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1466345055"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00B32074">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A3585" w:rsidRPr="00026881" w14:paraId="3B4D9C58" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53F16D3F" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00026881" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00427238">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opción </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00427238">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00026881">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seguro de indemnización por riscos profesionais </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512C00">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>vixente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cando se desempeñen actividades</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512C00">
+              <w:rPr>
+                <w:rStyle w:val="Refdenotaalpie"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:footnoteReference w:id="6"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FF8EA9E" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00026881" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32074">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aporto este documento: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1705472408"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00B32074">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A3585" w:rsidRPr="00026881" w14:paraId="30C04948" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...16 lines deleted...]
-                  <w:jc w:val="center"/>
+          <w:p w14:paraId="2B73BA01" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00427238" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00427238">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opción </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00427238">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Patrimonio neto ou capital social do solicitante igual ou maior aos gastos anuais previstos no estudo económico-financeiro</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B2225">
+              <w:rPr>
+                <w:rStyle w:val="Refdenotaalpie"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="6"/>
+              </w:rPr>
+              <w:footnoteReference w:id="7"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11B390A2" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00026881" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32074">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aporto este documento: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1870056729"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00B32074">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
-[...4 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:p>
-[...2 lines deleted...]
-          <w:p w14:paraId="13C77861" w14:textId="77777777" w:rsidR="00A84554" w:rsidRPr="0078024B" w:rsidRDefault="00A84554" w:rsidP="00A84554">
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A3585" w:rsidRPr="00026881" w14:paraId="090FEC68" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC80BFF" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00427238" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
-              <w:rPr>
-[...16 lines deleted...]
-          <w:p w14:paraId="551B6045" w14:textId="77777777" w:rsidR="00A84554" w:rsidRPr="00941A96" w:rsidRDefault="00A84554" w:rsidP="00A84554">
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00427238">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opción </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00427238">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Calquera outro medio admitido en dereito acorde coa finalidade ou ámbito da actividade obxecto do título solicitado. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C36734">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>Portos de Galicia poderá requirir documentación adicional no caso de que a documenta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>ción remitida sexa incompleta,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C36734">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> insuficiente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ou non axeitada.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2481225C" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00B32074" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
-              <w:rPr>
-[...117 lines deleted...]
-                  <w:jc w:val="center"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32074">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aporto este documento: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1468963551"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00B32074">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
-[...4 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:p>
-[...1 lines deleted...]
-          </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84554" w:rsidRPr="00607320" w14:paraId="296A370D" w14:textId="77777777" w:rsidTr="00A84554">
-[...2 lines deleted...]
-            <w:tcW w:w="623" w:type="pct"/>
+    </w:tbl>
+    <w:p w14:paraId="42ED021C" w14:textId="77777777" w:rsidR="008A3585" w:rsidRDefault="008A3585" w:rsidP="008A3585">
+      <w:pPr>
+        <w:pStyle w:val="c11corpotextoPortos"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="5004" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="988"/>
+        <w:gridCol w:w="4962"/>
+        <w:gridCol w:w="2461"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008A3585" w:rsidRPr="007060EC" w14:paraId="7D800848" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:trPr>
+          <w:trHeight w:val="260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:right w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="50720A28" w14:textId="77777777" w:rsidR="00A84554" w:rsidRPr="00141368" w:rsidRDefault="00A84554" w:rsidP="00A84554">
+            <w:shd w:val="pct25" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1976CC15" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00AF5E36" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
-              <w:rPr>
-[...13 lines deleted...]
-          <w:p w14:paraId="41FC7A38" w14:textId="77777777" w:rsidR="00A84554" w:rsidRPr="00C5666F" w:rsidRDefault="00A84554" w:rsidP="00A84554">
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF5E36">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>. Solvencia técnica ou profesional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A2371E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>do NOVO CONCESIONARIO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A3585" w:rsidRPr="007060EC" w14:paraId="47AD78FC" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:trPr>
+          <w:trHeight w:val="112"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33CABD60" w14:textId="77777777" w:rsidR="008A3585" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
-            </w:pPr>
-[...4 lines deleted...]
-          <w:p w14:paraId="0DE9A072" w14:textId="77777777" w:rsidR="00A84554" w:rsidRPr="00141368" w:rsidRDefault="00A84554" w:rsidP="00A84554">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00427238">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opción a) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Relación de principais servizos ou traballos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00516E8D">
+              <w:rPr>
+                <w:rStyle w:val="Refdenotaalpie"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00516E8D">
+              <w:rPr>
+                <w:rStyle w:val="Refdenotaalpie"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:footnoteReference w:id="8"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03CFD23D" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00512C00" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:r w:rsidRPr="00B04674">
+              <w:ind w:left="178" w:hanging="178"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
-                  <w:u w:val="single"/>
+                  <w:b/>
+                  <w:bCs w:val="0"/>
+                  <w:sz w:val="12"/>
+                  <w:szCs w:val="12"/>
                 </w:rPr>
-                <w:t>certificados de vida laboral da Seguridade Social</w:t>
-[...35 lines deleted...]
-                  <w:jc w:val="center"/>
+                <w:id w:val="1683321744"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008A3585" w:rsidRPr="00512C00">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
-[...4 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs w:val="0"/>
+                    <w:sz w:val="12"/>
+                    <w:szCs w:val="12"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:p>
-[...11 lines deleted...]
-          <w:p w14:paraId="6ACEC084" w14:textId="77777777" w:rsidR="00A84554" w:rsidRPr="00D056BA" w:rsidRDefault="00A84554" w:rsidP="00A84554">
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008A3585" w:rsidRPr="00512C00">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Se o destinatario </w:t>
+            </w:r>
+            <w:r w:rsidR="008A3585">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>é</w:t>
+            </w:r>
+            <w:r w:rsidR="008A3585" w:rsidRPr="00512C00">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> unha entidade do sector público, certificados de execución expedidos polo órgano competente</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1463" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56C110C7" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00516E8D" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
-              <w:rPr>
-[...158 lines deleted...]
-                <w:r>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32074">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aporto este documento: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-160473992"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00B32074">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:p>
-[...1 lines deleted...]
-          </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA2212" w:rsidRPr="0078024B" w14:paraId="17DF5BEB" w14:textId="77777777" w:rsidTr="00A84554">
-[...8 lines deleted...]
-          <w:p w14:paraId="67873032" w14:textId="77777777" w:rsidR="00BA2212" w:rsidRPr="006B7EC8" w:rsidRDefault="00BA2212" w:rsidP="00A84554">
+      <w:tr w:rsidR="008A3585" w:rsidRPr="007060EC" w14:paraId="20C4FEF6" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:trPr>
+          <w:trHeight w:val="161"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65073B74" w14:textId="77777777" w:rsidR="008A3585" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
-                <w:highlight w:val="red"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="4850D797" w14:textId="0996E8CA" w:rsidR="00BA2212" w:rsidRPr="006B7EC8" w:rsidRDefault="00BA2212" w:rsidP="00BA2212">
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6180BE29" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00512C00" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
-            </w:pPr>
-[...38 lines deleted...]
-                <w:r>
+              <w:ind w:left="178" w:hanging="178"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs w:val="0"/>
+                  <w:sz w:val="12"/>
+                  <w:szCs w:val="12"/>
+                </w:rPr>
+                <w:id w:val="-1965187042"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008A3585" w:rsidRPr="00512C00">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs w:val="0"/>
+                    <w:sz w:val="12"/>
+                    <w:szCs w:val="12"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:p>
-[...11 lines deleted...]
-          <w:p w14:paraId="585DD6A9" w14:textId="77777777" w:rsidR="00A84554" w:rsidRPr="00D056BA" w:rsidRDefault="00A84554" w:rsidP="00A84554">
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008A3585" w:rsidRPr="00512C00">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008A3585" w:rsidRPr="00512C00">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Se o destinatario é suxeito privado, certificado expedido por este</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1463" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="230C0FC0" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00516E8D" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
-              <w:rPr>
-[...91 lines deleted...]
-                  <w:jc w:val="center"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32074">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aporto este documento: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="589425995"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00B32074">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
-[...4 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:p>
-[...1 lines deleted...]
-          </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84554" w:rsidRPr="006B7EC8" w14:paraId="5F4C0946" w14:textId="77777777" w:rsidTr="00A84554">
+      <w:tr w:rsidR="008A3585" w:rsidRPr="007060EC" w14:paraId="2976D24D" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:trPr>
+          <w:trHeight w:val="95"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4075DE69" w14:textId="77777777" w:rsidR="008A3585" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04E24115" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00512C00" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:ind w:left="178" w:hanging="178"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs w:val="0"/>
+                  <w:sz w:val="12"/>
+                  <w:szCs w:val="12"/>
+                </w:rPr>
+                <w:id w:val="-1281795174"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008A3585" w:rsidRPr="00512C00">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs w:val="0"/>
+                    <w:sz w:val="12"/>
+                    <w:szCs w:val="12"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008A3585" w:rsidRPr="00512C00">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Declaración do empresario</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1463" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76E77B6C" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00516E8D" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32074">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aporto este documento: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="1700577267"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00B32074">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A3585" w:rsidRPr="007060EC" w14:paraId="7192BCD4" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3537" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6E9562" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00B46886" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00427238">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Opción b)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B46886">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Declaración</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C047F0">
+              <w:rPr>
+                <w:rStyle w:val="Refdenotaalpie"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:footnoteReference w:id="9"/>
+            </w:r>
+            <w:r w:rsidRPr="00C047F0">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B46886">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>sobre o cadro de persoal medio anual da empresa e a importancia do seu persoal directivo durante os tres últimos anos, acompañada da documentación xustificativa correspondente.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1463" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0365C066" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00B46886" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32074">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aporto este documento: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1664608779"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00B32074">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4A89787E" w14:textId="4050D352" w:rsidR="008A3585" w:rsidRDefault="008A3585" w:rsidP="00B33102">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="5004" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5948"/>
+        <w:gridCol w:w="2463"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008A3585" w:rsidRPr="000B14B1" w14:paraId="1F11739D" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:trPr>
+          <w:trHeight w:val="324"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4A3E9E4F" w14:textId="77777777" w:rsidR="00A84554" w:rsidRPr="00D056BA" w:rsidRDefault="00A84554" w:rsidP="00A84554">
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="pct25" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D8751C" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="000B14B1" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
-              <w:rPr>
-                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9797F">
+              <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D056BA">
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E9797F">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-              <w:t>8. Resgardo electrónico do depósito da garantía de explotación correspondente ao título de concesión vixente</w:t>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Precontrato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E9797F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> asinado entre ambas partes (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E9797F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Inter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E9797F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Vivos)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84554" w:rsidRPr="006B7EC8" w14:paraId="7B8F6A0D" w14:textId="77777777" w:rsidTr="00A84554">
-[...2 lines deleted...]
-            <w:tcW w:w="623" w:type="pct"/>
+      <w:tr w:rsidR="008A3585" w:rsidRPr="00684ED8" w14:paraId="271A2013" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B8D099A" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00A2371E" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9797F">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Se fose unha transmisión </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E9797F">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Inter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E9797F">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Vivos, debe achegarse declaración asinada polas dúas partes de subrogación dos dereitos e obrigas do/da concesionario/a vixente á persoa á que se solicita transferir á concesión e aceptación por parte desta última. Esta declaración deberá </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E9797F">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>incluir</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E9797F">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> necesariamente as condicións coas que se vai a proceder a transmitir a concesión, entre as que necesariamente deberán reflectirse as relativas ao prezo e forma de pago</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB6424B" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00684ED8" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32074">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aporto este documento: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-83537278"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00B32074">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A3585" w:rsidRPr="00B32074" w14:paraId="160FD37A" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="pct"/>
             <w:tcBorders>
-              <w:right w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="030CB4B3" w14:textId="77777777" w:rsidR="00A84554" w:rsidRPr="006B7EC8" w:rsidRDefault="00A84554" w:rsidP="00A84554">
+          <w:p w14:paraId="304D30E0" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00E9797F" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:tcW w:w="3944" w:type="pct"/>
+              <w:ind w:firstLine="34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9797F">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Copia do acordo/contrato completo asinado polas dúas partes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C58CF27" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00B32074" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32074">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aporto este documento: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-665094172"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00B32074">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="77C7CD79" w14:textId="77777777" w:rsidR="008A3585" w:rsidRDefault="008A3585" w:rsidP="00B33102">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="5004" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5948"/>
+        <w:gridCol w:w="2463"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008A3585" w:rsidRPr="000B14B1" w14:paraId="0B225269" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:trPr>
+          <w:trHeight w:val="324"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="pct25" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="659485F8" w14:textId="4BB29C29" w:rsidR="008A3585" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B14B1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A2371E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Resgardo electrónico do depósito da garantía de explotación correspondente ao título de concesión vixente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Para máis información sobre como depositar garantías de forma electrónica na Caixa Xeral de Depósitos pode consultar:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DE45DED" w14:textId="77777777" w:rsidR="008A3585" w:rsidRDefault="008A3585" w:rsidP="008A3585">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Páxina web de Portos de Galicia &gt; </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidRPr="007D0813">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nota informativa sobre a presentación de garantías electrónicas </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CF416FB" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="000B14B1" w:rsidRDefault="008A3585" w:rsidP="008A3585">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Páxina web da Consellería de Facenda &gt; </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidRPr="007D0813">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:t>Información xeral de contacto da Caixa Xeral de Depósitos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A3585" w:rsidRPr="00684ED8" w14:paraId="417F770A" w14:textId="77777777" w:rsidTr="00C7298A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3536" w:type="pct"/>
             <w:tcBorders>
-              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="197CEA95" w14:textId="77777777" w:rsidR="00A84554" w:rsidRDefault="00A84554" w:rsidP="00A84554">
+          <w:p w14:paraId="3EC0349A" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00A2371E" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:r w:rsidRPr="00B04674">
+              <w:ind w:firstLine="34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2371E">
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>Segundo é indicado nas condicións xerais do título da concesión, non ter depositado a garantía de explotación é causa de caducidade da mesma. Debido a que para a tramitación da solicitude que realiza é necesario que a concesión se atope ao día das súas obrigas, e en particular do depósito da garantía de explotación, é necesario que achegue o resgardo electrónico da garantía de explotación. Para máis información sobre como depositar garantías de forma electrónica na Caixa Xeral de Depósitos faga</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A2371E">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="00A2371E">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
+                  <w:sz w:val="12"/>
+                  <w:szCs w:val="12"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>clic aquí</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00B04674">
+            <w:r w:rsidRPr="00A2371E">
               <w:rPr>
                 <w:color w:val="0000FF"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="433" w:type="pct"/>
-[...19 lines deleted...]
-                  <w:jc w:val="center"/>
+            <w:tcW w:w="1464" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EAEC319" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="00684ED8" w:rsidRDefault="008A3585" w:rsidP="00C7298A">
+            <w:pPr>
+              <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32074">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aporto este documento: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-491022178"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00B32074">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
-[...4 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:p>
-[...25 lines deleted...]
-            </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="739C9450" w14:textId="77777777" w:rsidR="002654BF" w:rsidRPr="0043575B" w:rsidRDefault="002654BF" w:rsidP="002654BF">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="52911E7E" w14:textId="69C8DFDF" w:rsidR="002654BF" w:rsidRDefault="002654BF" w:rsidP="007D3B77">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="170A307E" w14:textId="77777777" w:rsidR="00733C8B" w:rsidRDefault="00733C8B" w:rsidP="00733C8B">
+    <w:p w14:paraId="145DC838" w14:textId="77777777" w:rsidR="008A3585" w:rsidRDefault="008A3585" w:rsidP="00733C8B">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00141368">
+        <w:t>Adicionalmente, polo Artigo 61. Lei 6/2017, do 12 de decembro, de portos de Galicia Portos de Galicia poderá solicitar calquera outro documento ou xustificación que considere necesario para resolver fundadamente sobre a solicitude presentada. En aplicación do artigo 28.2 da Lei 39/2015, do 1 de outubro, do procedemento administrativo común das administracións públicas, as persoas interesadas non terán a obriga de achegar documentos elaborados ou que xa consten en poder da administración</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="367DF4CC" w14:textId="77777777" w:rsidR="008A3585" w:rsidRDefault="008A3585" w:rsidP="00733C8B">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="170A307E" w14:textId="48C130E7" w:rsidR="00733C8B" w:rsidRDefault="00733C8B" w:rsidP="00733C8B">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0043575B">
         <w:t>O</w:t>
       </w:r>
       <w:r>
         <w:t>s/As</w:t>
       </w:r>
       <w:r w:rsidRPr="0043575B">
         <w:t xml:space="preserve"> asinante</w:t>
       </w:r>
       <w:r>
         <w:t>/s desta instancia,</w:t>
       </w:r>
       <w:r w:rsidRPr="0043575B">
         <w:t xml:space="preserve"> solicita</w:t>
       </w:r>
       <w:r>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="0043575B">
         <w:t xml:space="preserve"> que a Presidencia de Portos de Galicia considere a tramitación desta </w:t>
       </w:r>
@@ -8370,230 +9808,174 @@
         <w:t xml:space="preserve">O </w:t>
       </w:r>
       <w:r w:rsidR="00733C8B">
         <w:t xml:space="preserve">acordo </w:t>
       </w:r>
       <w:r w:rsidR="00733C8B" w:rsidRPr="004259BD">
         <w:t xml:space="preserve">a través desta solicitude </w:t>
       </w:r>
       <w:r w:rsidR="00733C8B">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00733C8B" w:rsidRPr="004259BD">
         <w:t>a subrogación dos dereitos e obrigas do/da concesionario/a vixente á persoa á que se solicita transferir á concesión e aceptación por parte desta última.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16394A97" w14:textId="77777777" w:rsidR="00733C8B" w:rsidRDefault="00733C8B" w:rsidP="00733C8B">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Que teñen coñecemento de que o expediente está á súa disposición para a súa consulta nas dependencias de Portos de Galicia e é responsabilidade de ambas partes a consulta do mesmo a efectos de dereitos e obrigas a transmitir a través deste trámite. Para a consulta do mesmo, debe solicitarse cita previa a través dunha solicitude formulada na sede electrónica, nos rexistros de Portos de Galicia ou en calquera das oficinas previstas no Art 16.4 da Lei 39/2015, do 1 de outubro, do Procedemento Administrativo Común das Administracións Públicas. Neste último caso, debe empregarse o modelo do Anexo </w:t>
+        <w:t xml:space="preserve">Que teñen coñecemento de que o expediente está á súa disposición para a súa consulta nas dependencias de Portos de Galicia e é responsabilidade de ambas partes a consulta do mesmo a efectos de dereitos e obrigas a transmitir a través deste trámite. Para a consulta do mesmo, debe solicitarse cita previa a través dunha solicitude formulada na sede electrónica, nos rexistros de Portos de Galicia ou en calquera das oficinas previstas no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Art</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 16.4 da Lei 39/2015, do 1 de outubro, do Procedemento Administrativo Común das Administracións Públicas. Neste último caso, debe empregarse o modelo do Anexo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EEF501C" w14:textId="77777777" w:rsidR="00733C8B" w:rsidRDefault="00733C8B" w:rsidP="00733C8B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DE10010" w14:textId="77777777" w:rsidR="00733C8B" w:rsidRDefault="00733C8B" w:rsidP="00733C8B">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
       </w:pPr>
       <w:r w:rsidRPr="0043575B">
         <w:t xml:space="preserve">Para elo </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">se </w:t>
       </w:r>
       <w:r w:rsidRPr="0043575B">
         <w:t xml:space="preserve">achega a documentación indicada </w:t>
       </w:r>
       <w:r>
         <w:t>segundo o tipo de solicitude de cambio de titularidade</w:t>
       </w:r>
       <w:r w:rsidRPr="0043575B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BCC4100" w14:textId="77777777" w:rsidR="00733C8B" w:rsidRPr="0043575B" w:rsidRDefault="00733C8B" w:rsidP="00733C8B">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55E67903" w14:textId="77777777" w:rsidR="00733C8B" w:rsidRPr="0043575B" w:rsidRDefault="00733C8B" w:rsidP="00733C8B">
+    <w:p w14:paraId="29E43AED" w14:textId="37ECB538" w:rsidR="00733C8B" w:rsidRPr="007B51E5" w:rsidRDefault="00CB1AF6" w:rsidP="007B51E5">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
       </w:pPr>
-      <w:r w:rsidRPr="0043575B">
-[...78 lines deleted...]
-        <w:t xml:space="preserve">Asinado: </w:t>
+      <w:r>
+        <w:t>Asinado electronicamente</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B57256" w14:textId="77777777" w:rsidR="00733C8B" w:rsidRDefault="00733C8B" w:rsidP="00733C8B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4215"/>
         <w:gridCol w:w="4199"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00733C8B" w14:paraId="383A2479" w14:textId="77777777" w:rsidTr="00AB4D4C">
+      <w:tr w:rsidR="00733C8B" w14:paraId="383A2479" w14:textId="77777777" w:rsidTr="00C7298A">
         <w:trPr>
           <w:trHeight w:val="2390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4507" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52F017B8" w14:textId="77777777" w:rsidR="00733C8B" w:rsidRPr="007B51E5" w:rsidRDefault="00733C8B" w:rsidP="007B51E5">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="007B51E5">
               <w:t>O/A REPRESENTANTE DO/DA CONCESIONARIO/A ACTUAL</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FCADCD0" w14:textId="77777777" w:rsidR="00733C8B" w:rsidRPr="007B51E5" w:rsidRDefault="00733C8B" w:rsidP="007B51E5">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B51E5">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>(Non aplica no caso Mortis Causa)</w:t>
+              <w:t xml:space="preserve">(Non aplica no caso </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007B51E5">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Mortis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007B51E5">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Causa)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0485F1C8" w14:textId="77777777" w:rsidR="00733C8B" w:rsidRPr="007B51E5" w:rsidRDefault="00733C8B" w:rsidP="007B51E5">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="21992D72" w14:textId="77777777" w:rsidR="00733C8B" w:rsidRPr="007B51E5" w:rsidRDefault="00733C8B" w:rsidP="007B51E5">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0C713334" w14:textId="77777777" w:rsidR="00733C8B" w:rsidRPr="007B51E5" w:rsidRDefault="00733C8B" w:rsidP="007B51E5">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -8657,77 +10039,50 @@
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63640FB8" w14:textId="10BBF6D7" w:rsidR="00733C8B" w:rsidRDefault="00733C8B" w:rsidP="007D3B77">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15F9464A" w14:textId="77777777" w:rsidR="00733C8B" w:rsidRDefault="00733C8B" w:rsidP="007D3B77">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D96139F" w14:textId="77777777" w:rsidR="009231E6" w:rsidRDefault="009231E6" w:rsidP="007D3B77">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CABA8F2" w14:textId="68FD8509" w:rsidR="000A7A89" w:rsidRDefault="000A7A89" w:rsidP="008E1CF0">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
       </w:pPr>
-    </w:p>
-[...25 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0B3A2642" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00B874EA" w:rsidP="00B874EA">
       <w:pPr>
         <w:pStyle w:val="T9TboasPortos"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>ANEXO II. DATOS RELATIVOS AO SUBMINISTRO DE ELECTRICIDADE E/OU AUGA POR PARTE DE PORTOS DE GALICIA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50DA6407" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00B874EA" w:rsidP="00B874EA">
       <w:pPr>
         <w:pStyle w:val="T9TboasPortos"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5003" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="439"/>
         <w:gridCol w:w="465"/>
@@ -8759,51 +10114,51 @@
           <w:p w14:paraId="653C4745" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00B874EA">
             <w:pPr>
               <w:pStyle w:val="EnumeracinsPortos"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="25"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ELECTRICIDADE - SUBMINISTRACIÓN POR PORTOS DE GALICIA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Refdenotaalpie"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:footnoteReference w:id="6"/>
+              <w:footnoteReference w:id="10"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B874EA" w14:paraId="1CFF7663" w14:textId="77777777" w:rsidTr="00B874EA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="186"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="250" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59A5E303" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00B874EA">
             <w:pPr>
@@ -8852,77 +10207,77 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>NON PRECISA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="234E1A2D" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00B874EA">
+          <w:p w14:paraId="234E1A2D" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="1238904246"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00B874EA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3654" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
@@ -9007,75 +10362,75 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>CONTRATO DE SUBMINISTRO INDEPENDENTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1494684D" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00B874EA">
+          <w:p w14:paraId="1494684D" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="-552842607"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00B874EA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3654" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
@@ -9144,133 +10499,133 @@
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> A CONTAR DESDE A DATA DE NOTIFICACIÓN DO PRESENTE TÍTULO, O INTERESADO </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>DEBERÁ REMITIR</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> A TRAVÉS DO </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t>PROCEDEMENTO PR004A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> DA </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t>SEDE ELECTRÓNICA DA XUNTA DE GALICIA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> A </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>ÚLTIMA FACTURA DE QUE DISPOÑA DA DITA DE SUBMINISTRACIÓN</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">, EMPREGANDO O FORMULARIO EXISTENTE NA SEGUINTE RUTA: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t>www.portosdegalicia.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> &gt; Xestións &gt; Modelos e formularios &gt; </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:b/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t>07A. REMISIÓN DE CONTRATO DE SUBMINISTRO</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t> </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:bCs w:val="0"/>
@@ -9431,75 +10786,75 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>CONTADOR EXISTENTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23F52BB9" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00B874EA">
+          <w:p w14:paraId="23F52BB9" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="-107273080"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00B874EA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3654" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
@@ -10035,75 +11390,75 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>A INSTALAR POLO INTERESADO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D50B640" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00B874EA">
+          <w:p w14:paraId="2D50B640" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="-778946029"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00B874EA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3654" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
@@ -10172,133 +11527,133 @@
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> A CONTAR DESDE A DATA DE NOTIFICACIÓN DO PRESENTE TÍTULO, O INTERESADO </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>DEBERÁ REMITIR</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> A TRAVÉS DO </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t>PROCEDEMENTO PR004A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> DA </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t>SEDE ELECTRÓNICA DA XUNTA DE GALICIA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>DOCUMENTOS CERTIFICATIVOS E FOTOGRAFÍAS NOS QUE SE VERIFIQUE A INSTALACIÓN DO CONTADOR E SE IDENTIFIQUE CLARAMENTE O CÓDIGO DO MESMO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">, EMPREGANDO O FORMULARIO EXISTENTE NA SEGUINTE RUTA: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t>www.portosdegalicia.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> &gt; Xestións &gt; Modelos e formularios &gt; </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:b/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t>07B. IDENTIFICACIÓN DE CONTADOR CONECTADO Á REDE DE PORTOS DE</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t> </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:b/>
@@ -10514,77 +11869,77 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01631128" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00B874EA">
+          <w:p w14:paraId="01631128" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="1004780232"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00B874EA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3907" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
@@ -10701,76 +12056,76 @@
           <w:p w14:paraId="157D7758" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00B874EA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09583633" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00B874EA">
+          <w:p w14:paraId="09583633" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="1717513"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00B874EA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3907" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
@@ -10871,76 +12226,76 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40169257" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00B874EA">
+          <w:p w14:paraId="40169257" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="-580986573"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00B874EA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -11695,76 +13050,76 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>NON</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C5E7FFA" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00B874EA">
+          <w:p w14:paraId="0C5E7FFA" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="-454637622"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00B874EA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
@@ -12276,51 +13631,51 @@
           <w:p w14:paraId="66B27592" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00B874EA">
             <w:pPr>
               <w:pStyle w:val="EnumeracinsPortos"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="25"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>AUGA – SUBMINISTRACIÓN POR PORTOS DE GALICIA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Refdenotaalpie"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:footnoteReference w:id="7"/>
+              <w:footnoteReference w:id="11"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B874EA" w14:paraId="4181F174" w14:textId="77777777" w:rsidTr="00B874EA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="54"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="250" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D346968" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00B874EA">
             <w:pPr>
@@ -12369,77 +13724,77 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>NON PRECISA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56A68684" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00B874EA">
+          <w:p w14:paraId="56A68684" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="-210196979"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00B874EA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3654" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
@@ -12524,75 +13879,75 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>CONTRATO DE SUBMINISTRO INDEPENDENTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F7C6579" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00B874EA">
+          <w:p w14:paraId="6F7C6579" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="-1578736531"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00B874EA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3654" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
@@ -12661,133 +14016,133 @@
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> A CONTAR DESDE A DATA DE NOTIFICACIÓN DO PRESENTE TÍTULO, O INTERESADO </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>DEBERÁ REMITIR</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> A TRAVÉS DO </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t>PROCEDEMENTO PR004A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> DA </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t>SEDE ELECTRÓNICA DA XUNTA DE GALICIA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> A </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>ÚLTIMA FACTURA DE QUE DISPOÑA DA DITA DE SUBMINISTRACIÓN</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">, EMPREGANDO O FORMULARIO EXISTENTE NA SEGUINTE RUTA: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t>www.portosdegalicia.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> &gt; Xestións &gt; Modelos e formularios &gt; </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:b/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t>07A. REMISIÓN DE CONTRATO DE SUBMINISTRO</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t> </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:bCs w:val="0"/>
@@ -12948,75 +14303,75 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>CONTADOR EXISTENTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F500F66" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00B874EA">
+          <w:p w14:paraId="5F500F66" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="150723788"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00B874EA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3654" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
@@ -13552,75 +14907,75 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>A INSTALAR POLO INTERESADO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19DAA63C" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00B874EA">
+          <w:p w14:paraId="19DAA63C" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="-692689720"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00B874EA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3654" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
@@ -13689,133 +15044,133 @@
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> A CONTAR DESDE A DATA DE NOTIFICACIÓN DO PRESENTE TÍTULO, O INTERESADO </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>DEBERÁ REMITIR</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> A TRAVÉS DO </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t>PROCEDEMENTO PR004A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> DA </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t>SEDE ELECTRÓNICA DA XUNTA DE GALICIA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>DOCUMENTOS CERTIFICATIVOS E FOTOGRAFÍAS NOS QUE SE VERIFIQUE A INSTALACIÓN DO CONTADOR E SE IDENTIFIQUE CLARAMENTE O CÓDIGO DO MESMO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">, EMPREGANDO O FORMULARIO EXISTENTE NA SEGUINTE RUTA: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t>www.portosdegalicia.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> &gt; Xestións &gt; Modelos e formularios &gt; </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId32" w:tgtFrame="_blank" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:b/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t>07B. IDENTIFICACIÓN DE CONTADOR CONECTADO Á REDE DE PORTOS DE</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t> </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:b/>
@@ -14031,77 +15386,77 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BDE9E1B" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00B874EA">
+          <w:p w14:paraId="3BDE9E1B" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="-1251339461"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00B874EA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3907" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
@@ -14218,76 +15573,76 @@
           <w:p w14:paraId="57B1C24D" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00B874EA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5977EB96" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00B874EA">
+          <w:p w14:paraId="5977EB96" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="403579605"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00B874EA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3907" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
@@ -14388,76 +15743,76 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7631DD04" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00B874EA">
+          <w:p w14:paraId="7631DD04" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="-1575579484"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00B874EA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="253" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -15212,76 +16567,76 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>NON</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B05EBDA" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00B874EA">
+          <w:p w14:paraId="4B05EBDA" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00C7298A">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:id w:val="977735472"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00B874EA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
@@ -15817,87 +17172,87 @@
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>ANEXO II</w:t>
       </w:r>
       <w:r w:rsidR="00B874EA">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1084B">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>. DATOS PRECISOS NO CASO DE QUE O SOLICITANTE DESEXE QUE PORTOS DE GALICIA AUTORICE O USO DO/S MEDIO/S MECÁNICO/S SEGUINTE/S NO TÍTULO ADMINSTRATIVO DE OCUPACIÓN DO DOMINIO PÚBLICO PORTUARIO</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1084B">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:footnoteReference w:id="8"/>
+        <w:footnoteReference w:id="12"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="299B4730" w14:textId="77777777" w:rsidR="003D3571" w:rsidRPr="00C1084B" w:rsidRDefault="003D3571" w:rsidP="00C1084B">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FEC75AB" w14:textId="77777777" w:rsidR="00537E18" w:rsidRDefault="00537E18" w:rsidP="00537E18">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Se é o caso, empregar o modelo dispoñible en: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00B34279">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Xunta Sans"/>
           </w:rPr>
           <w:t>www.portosdegalicia.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> &gt; Xestións &gt; Modelos e formularios &gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00E700AC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId34" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00E700AC">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Xunta Sans"/>
             <w:b/>
           </w:rPr>
           <w:t>14. MEDIOS MECÁNICOS (AUTORIZACIÓN/REGULARIZACIÓN OU BAIXA)</w:t>
         </w:r>
         <w:r w:rsidRPr="00E700AC">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t> </w:t>
         </w:r>
         <w:r w:rsidRPr="00E700AC">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Xunta Sans"/>
           </w:rPr>
           <w:t>en título de ocupación do dominio público portuario</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4DA58DA5" w14:textId="77777777" w:rsidR="003D3571" w:rsidRDefault="003D3571" w:rsidP="003D3571">
@@ -15920,1715 +17275,493 @@
     </w:p>
     <w:p w14:paraId="5AD0465B" w14:textId="0327E582" w:rsidR="00B33102" w:rsidRDefault="00B33102" w:rsidP="008E1CF0">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C9C548A" w14:textId="04640157" w:rsidR="00B33102" w:rsidRDefault="00B33102" w:rsidP="008E1CF0">
       <w:pPr>
         <w:pStyle w:val="c11corpotextoPortos"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F136DE7" w14:textId="77777777" w:rsidR="00537E18" w:rsidRDefault="00537E18">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="gl-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE980E5" w14:textId="0385FC20" w:rsidR="003D3571" w:rsidRPr="00114179" w:rsidRDefault="003D3571" w:rsidP="00100B41">
+    <w:p w14:paraId="5F9819B5" w14:textId="79D1158C" w:rsidR="008A3585" w:rsidRDefault="008A3585" w:rsidP="008A3585">
       <w:pPr>
         <w:pStyle w:val="T9TboasPortos"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E1412">
+        <w:t xml:space="preserve">ANEXO </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7298A">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E1412">
+        <w:t>V.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E1412">
         <w:rPr>
-          <w:u w:val="single"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">ANEXO </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019082E">
+        <w:t xml:space="preserve">MODELO ORIENTATIVO DE RESOLUCIÓN DE ALCALDÍA QUE CERTIFICA A SOLICITUDE DA </w:t>
       </w:r>
       <w:r>
-        <w:t>I</w:t>
-[...8 lines deleted...]
-        <w:t>DECLARACIÓN RESPONSABLE DE NON ATOPARSE EN CAUSA DE PROHIBICIÓN DE CONTRATAR COAS ADMINISTRACIÓNS PÚBLICAS</w:t>
+        <w:t>TRANSMISIÓN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019082E">
+        <w:t xml:space="preserve"> DA CONCESIÓN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3802A8EF" w14:textId="77777777" w:rsidR="003D3571" w:rsidRDefault="003D3571" w:rsidP="003D3571">
-[...263 lines deleted...]
-        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+    <w:p w14:paraId="691F10B0" w14:textId="77777777" w:rsidR="008A3585" w:rsidRDefault="008A3585" w:rsidP="008A3585">
+      <w:pPr>
+        <w:pStyle w:val="T9TboasPortos"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD2442">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="04DFFBC8" w14:textId="77777777" w:rsidR="00EC51B9" w:rsidRDefault="00EC51B9" w:rsidP="00EC51B9">
-[...964 lines deleted...]
-    <w:p w14:paraId="4A32EC38" w14:textId="4E810399" w:rsidR="00D056BA" w:rsidRPr="001C71E2" w:rsidRDefault="00D056BA" w:rsidP="00D056BA">
+    <w:p w14:paraId="67D02B44" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="0019082E" w:rsidRDefault="008A3585" w:rsidP="008A3585">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C71E2">
-[...48 lines deleted...]
-      <w:r w:rsidRPr="001C71E2">
+      <w:r w:rsidRPr="0019082E">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>RESOLUCIÓN DE ALCALDÍA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D60BF0" w14:textId="77777777" w:rsidR="00D056BA" w:rsidRPr="006C578B" w:rsidRDefault="00D056BA" w:rsidP="00D056BA">
-[...4 lines deleted...]
-    <w:p w14:paraId="1C94CC95" w14:textId="3D0CDF12" w:rsidR="00D056BA" w:rsidRDefault="00D056BA" w:rsidP="00D056BA">
+    <w:p w14:paraId="3818CF28" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="006C578B" w:rsidRDefault="008A3585" w:rsidP="008A3585">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AD00A3F" w14:textId="77777777" w:rsidR="008A3585" w:rsidRDefault="008A3585" w:rsidP="008A3585">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r w:rsidRPr="006C578B">
         <w:t>Logo de ver que o art. 21.1.s da Lei 7/1985 de 2 de abril, reguladora das bases do</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006C578B">
         <w:t>réxime local, conten unha cláusula de atribucións residuais de competencias a favor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006C578B">
         <w:t xml:space="preserve">do Alcalde </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C578B">
+        <w:t>al</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006C578B">
         <w:t xml:space="preserve"> dispoñer “ </w:t>
       </w:r>
       <w:r w:rsidRPr="006C578B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>El Alcalde es el Presidente de la Corporación y ostenta las</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006C578B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>siguientes atribuciones (...) las demás que expresamente le atribuyan la leyes y</w:t>
+        <w:t>siguientes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C578B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C578B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>atribuciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C578B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (...) las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C578B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>demás</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C578B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que expresamente le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C578B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>atribuyan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C578B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C578B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>leyes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C578B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006C578B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>aquellas que la legislación del Estado o de las comunidades autónomas asignen al</w:t>
-      </w:r>
+        <w:t>aquellas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C578B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C578B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>legislación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C578B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del Estado o de las comunidades autónomas asignen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C578B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006C578B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">municipio y no atribuyan a otros órganos municipales”, </w:t>
+        <w:t xml:space="preserve">municipio y no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C578B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>atribuyan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C578B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C578B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>otros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C578B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> órganos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C578B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>municipales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C578B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">”, </w:t>
       </w:r>
       <w:r w:rsidRPr="006C578B">
         <w:t>non estando expresamente</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006C578B">
         <w:t xml:space="preserve">atribuída a solicitude de </w:t>
       </w:r>
-      <w:r w:rsidR="000C1831">
-        <w:t xml:space="preserve">transmisión de </w:t>
+      <w:r>
+        <w:t>cesión parcial de concesións demaniais</w:t>
       </w:r>
       <w:r w:rsidRPr="006C578B">
-        <w:t>concesións demaniais ao pleno municipal polos artigos 22 e</w:t>
+        <w:t xml:space="preserve"> ao pleno municipal polos artigos 22 e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006C578B">
         <w:t>47 do precitado texto legal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1379342B" w14:textId="77777777" w:rsidR="00D056BA" w:rsidRPr="006C578B" w:rsidRDefault="00D056BA" w:rsidP="00D056BA">
+    <w:p w14:paraId="0A25EF21" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="006C578B" w:rsidRDefault="008A3585" w:rsidP="008A3585">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BD30667" w14:textId="77777777" w:rsidR="00D056BA" w:rsidRDefault="00D056BA" w:rsidP="00D056BA">
+    <w:p w14:paraId="6C53691A" w14:textId="77777777" w:rsidR="008A3585" w:rsidRDefault="008A3585" w:rsidP="008A3585">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006C578B">
         <w:t>Esta Alcaldía, en uso das atribucións que me confire o artigo 21 da Lei 7/</w:t>
       </w:r>
       <w:r>
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidRPr="006C578B">
         <w:t>85, do 2 de</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006C578B">
         <w:t xml:space="preserve">abril, reguladora das bases do réxime local, </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C71E2">
+      <w:r w:rsidRPr="0019082E">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>RESOLVO</w:t>
       </w:r>
       <w:r w:rsidRPr="006C578B">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A95A69" w14:textId="77777777" w:rsidR="00D056BA" w:rsidRPr="006C578B" w:rsidRDefault="00D056BA" w:rsidP="00D056BA">
+    <w:p w14:paraId="56F3F96A" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="006C578B" w:rsidRDefault="008A3585" w:rsidP="008A3585">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50FE4270" w14:textId="4EED659C" w:rsidR="00D056BA" w:rsidRPr="006C578B" w:rsidRDefault="00D056BA" w:rsidP="000C1831">
+    <w:p w14:paraId="68B431CB" w14:textId="3BCC2975" w:rsidR="008A3585" w:rsidRDefault="008A3585" w:rsidP="008A3585">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D056BA">
+      <w:r w:rsidRPr="006C578B">
         <w:t xml:space="preserve">Solicitar a Portos de Galicia </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D056BA">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>A TRA</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000C1831">
+        <w:t>TRANSMISIÓN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019082E">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>NS</w:t>
-[...101 lines deleted...]
-      <w:r w:rsidRPr="00D056BA">
+        <w:t xml:space="preserve"> DA CONCESIÓN DEMANIAL NO DOMINIO PÚBLICO PORTUARIO CLAVE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019082E">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="NN-NN-NN-C-N"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00D056BA">
+      <w:r w:rsidRPr="0019082E">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00D056BA">
+      <w:r w:rsidRPr="0019082E">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00D056BA">
+      <w:r w:rsidRPr="0019082E">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00D056BA">
+      <w:r w:rsidRPr="0019082E">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>NN-NN-NN-C-N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D056BA">
+      <w:r w:rsidRPr="0019082E">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00D056BA">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="006C578B">
-        <w:t>porto de</w:t>
+        <w:t>, no porto de</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1317152833"/>
           <w:placeholder>
-            <w:docPart w:val="8B2F4022FEDD4ACD838A99C4DA54242E"/>
+            <w:docPart w:val="FBF53F753A7042FB857820212ED845AF"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Elija un elemento."/>
             <w:listItem w:displayText="A GUARDA" w:value="A GUARDA"/>
             <w:listItem w:displayText="A POBRA DO CARAMIÑAL" w:value="A POBRA DO CARAMIÑAL"/>
             <w:listItem w:displayText="A TOXA" w:value="A TOXA"/>
             <w:listItem w:displayText="AGUETE" w:value="AGUETE"/>
             <w:listItem w:displayText="AGUIÑO" w:value="AGUIÑO"/>
             <w:listItem w:displayText="ALDÁN" w:value="ALDÁN"/>
             <w:listItem w:displayText="AMEIXIDA" w:value="AMEIXIDA"/>
             <w:listItem w:displayText="ANCADOS" w:value="ANCADOS"/>
             <w:listItem w:displayText="ARCADE" w:value="ARCADE"/>
             <w:listItem w:displayText="ARES" w:value="ARES"/>
             <w:listItem w:displayText="BAIONA" w:value="BAIONA"/>
             <w:listItem w:displayText="BARALLOBRE" w:value="BARALLOBRE"/>
             <w:listItem w:displayText="BARES" w:value="BARES"/>
             <w:listItem w:displayText="BARIZO" w:value="BARIZO"/>
             <w:listItem w:displayText="BELUSO" w:value="BELUSO"/>
             <w:listItem w:displayText="BETANZOS" w:value="BETANZOS"/>
             <w:listItem w:displayText="BOA" w:value="BOA"/>
             <w:listItem w:displayText="BODIÓN" w:value="BODIÓN"/>
             <w:listItem w:displayText="BUEU" w:value="BUEU"/>
             <w:listItem w:displayText="BURELA" w:value="BURELA"/>
             <w:listItem w:displayText="CABANA" w:value="CABANA"/>
@@ -17707,518 +17840,852 @@
             <w:listItem w:displayText="RIANXO" w:value="RIANXO"/>
             <w:listItem w:displayText="RIBADEO" w:value="RIBADEO"/>
             <w:listItem w:displayText="RIBEIRA" w:value="RIBEIRA"/>
             <w:listItem w:displayText="RINLO" w:value="RINLO"/>
             <w:listItem w:displayText="SADA-FONTÁN" w:value="SADA-FONTÁN"/>
             <w:listItem w:displayText="SAN CIBRAO" w:value="SAN CIBRAO"/>
             <w:listItem w:displayText="SAN MIGUEL DE DEIRO" w:value="SAN MIGUEL DE DEIRO"/>
             <w:listItem w:displayText="SAN PEDRO VISMA (O PORTIÑO)" w:value="SAN PEDRO VISMA (O PORTIÑO)"/>
             <w:listItem w:displayText="SANTA CRUZ" w:value="SANTA CRUZ"/>
             <w:listItem w:displayText="SANTA MARÍA DE OIA" w:value="SANTA MARÍA DE OIA"/>
             <w:listItem w:displayText="SANTA MARIÑA" w:value="SANTA MARIÑA"/>
             <w:listItem w:displayText="SANXENXO" w:value="SANXENXO"/>
             <w:listItem w:displayText="SARDIÑEIRO" w:value="SARDIÑEIRO"/>
             <w:listItem w:displayText="SEIXO" w:value="SEIXO"/>
             <w:listItem w:displayText="SUEVOS" w:value="SUEVOS"/>
             <w:listItem w:displayText="TARAGOÑA" w:value="TARAGOÑA"/>
             <w:listItem w:displayText="TESTAL" w:value="TESTAL"/>
             <w:listItem w:displayText="TRAGOVE" w:value="TRAGOVE"/>
             <w:listItem w:displayText="VICEDO" w:value="VICEDO"/>
             <w:listItem w:displayText="VILABOA" w:value="VILABOA"/>
             <w:listItem w:displayText="VILANOVA DE AROUSA" w:value="VILANOVA DE AROUSA"/>
             <w:listItem w:displayText="VILAXOÁN" w:value="VILAXOÁN"/>
             <w:listItem w:displayText="VIVEIRO-CELEIRO" w:value="VIVEIRO-CELEIRO"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="0019082E">
             <w:rPr>
+              <w:b/>
+              <w:bCs w:val="0"/>
               <w:color w:val="00B0F0"/>
             </w:rPr>
             <w:t>ESCOLLA UN PORTO</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4547A9CA" w14:textId="77777777" w:rsidR="00D056BA" w:rsidRPr="006C578B" w:rsidRDefault="00D056BA" w:rsidP="00D056BA">
+    <w:p w14:paraId="63E7343A" w14:textId="77777777" w:rsidR="008A3585" w:rsidRDefault="008A3585" w:rsidP="008A3585">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="694981D2" w14:textId="5672C35E" w:rsidR="00D056BA" w:rsidRPr="00AA12F2" w:rsidRDefault="00D056BA" w:rsidP="00D056BA">
+    <w:p w14:paraId="37CB7C19" w14:textId="77777777" w:rsidR="008A3585" w:rsidRPr="006C578B" w:rsidRDefault="008A3585" w:rsidP="008A3585">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14649B8F" w14:textId="1E0B0F92" w:rsidR="008A3585" w:rsidRPr="00AA12F2" w:rsidRDefault="008A3585" w:rsidP="008A3585">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r w:rsidRPr="00AA12F2">
         <w:t>Asinado</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> electrónicamente</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="007B51E5">
+        <w:t xml:space="preserve"> electronicamente</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7298A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BF68FE5" w14:textId="77777777" w:rsidR="008A3585" w:rsidRDefault="008A3585">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D926996" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="T9TboasPortos"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ANEXO V. MODELO ORIENTATIVO DE ACREDITACIÓN DA SOLVENCIA TÉCNICA E ECONÓMICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E9A78F" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42CE13C2" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En relación coa solicitude de concesión demanial no Dominio Público Portuario formulada na presente solicitude:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D8C839" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75862F3C" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37CF0CCE" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>MANIFESTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D2B05FE" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16919BDF" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Solvencia Económica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B156F22" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Que certifico que o Concello ten capacidade para incluír as partidas orzamentarias necesarias para facer fronte ás obrigas e responsabilidades económicas da concesión solicitada e, por tanto, o Concello ao cal represento dispón da Solvencia Económica necesaria que lle é propia como Entidade Local.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3055633D" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56CCE69D" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Solvencia Técnica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB7EB81" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Que certifico que as actividades que o Concello solicita desenvolver na concesión son: </w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Texto55"/>
+            <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
-              <w:default w:val="(Nome e Apelidos de Alcaldía)"/>
+              <w:default w:val="(indicar específicamente tódalas actividades que se pretenden realizar na concesión)"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="Texto55"/>
-      <w:r w:rsidR="007B51E5">
+      <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="007B51E5">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007B51E5">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>(Nome e Apelidos de Alcaldía)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007B51E5">
+        <w:t>(indicar específicamente tódalas actividades que se pretenden realizar na concesión)</w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00AA12F2">
+      <w:r>
+        <w:t xml:space="preserve">. Estas actividades son propias das competencias locais tal e como se especifica na letra </w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00AA12F2">
+      <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00AA12F2">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00AA12F2">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA12F2">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA12F2">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA12F2">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA12F2">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA12F2">
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> do punto </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto56"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> da nova redacción do artigo 25 da Lei 7/1985</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de 2 de abril, reguladora das bases do Réxime Local, aprobada pola Lei </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27/2013, de 27 de decembro, de racionalización e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>sostenibilidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da Administración Local. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="44065484" w14:textId="77777777" w:rsidR="00D056BA" w:rsidRDefault="00D056BA" w:rsidP="00D056BA">
+    <w:p w14:paraId="63D27EDD" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41E53620" w14:textId="77777777" w:rsidR="00D056BA" w:rsidRDefault="00D056BA" w:rsidP="00D056BA">
+    <w:p w14:paraId="1D59DDAC" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Por tanto, en base a lexislación anteriormente mencionada, o Concello dispón da solvencia técnica suficiente para explotar a concesión totalmente ou parcialmente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaalpie"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en réxime de Xestión Directa e, baixo ningunha circunstancia, cederá a explotación da concesión a un terceiro na súa totalidade, pois esta sería causa inmediata de caducidade da mesma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaalpie"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="17803ACB" w14:textId="28B871CF" w:rsidR="00D056BA" w:rsidRDefault="00D056BA" w:rsidP="007E32B1">
-[...1 lines deleted...]
-        <w:pStyle w:val="T9ntitTboasPortos"/>
+    <w:p w14:paraId="1B99CCDA" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="765497F7" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2656D797" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Asinado electronicamente </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C99953E" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AFF601C" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="T9TboasPortos"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1217044A" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="T9TboasPortos"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="180C56DD" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="T9TboasPortos"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C6D16CE" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="T9TboasPortos"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7010B15A" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="T9TboasPortos"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B70C5B4" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="T9TboasPortos"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="405D558B" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="T9TboasPortos"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57A79674" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="T9TboasPortos"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5343BBA1" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="T9TboasPortos"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6881E102" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="T9TboasPortos"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59A1FB8B" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="T9TboasPortos"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="363BD9F7" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="T9TboasPortos"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3125A3BC" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="T9TboasPortos"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C073652" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="T9TboasPortos"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BBBA529" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="T9TboasPortos"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38BBC04E" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="T9TboasPortos"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15CD42D6" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="T9TboasPortos"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E89BEB1" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="T9TboasPortos"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="056579ED" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="T9TboasPortos"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="210322AF" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="T9TboasPortos"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10566626" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="T9TboasPortos"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D9979B9" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="T9TboasPortos"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63DF97B4" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="T9TboasPortos"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13CBCB01" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="T9TboasPortos"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C37AD73" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="T9TboasPortos"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F05BE36" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A5F089E" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="T9TboasPortos"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ANEXO VI. MODELO DE SOLICITUDE DE APLICACIÓN A CORPORACIÓNS LOCAIS DE BONIFICACIÓNS/EXENCIÓNS DE TAXAS (E GARANTÍAS, SE FOSE O CASO) </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:szCs w:val="14"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>DE TÍTULO DE OCUPACIÓN DO DOMINIO PÚBLICO PORTUARIO</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="46F2DCC1" w14:textId="6E0BA7AF" w:rsidR="00D056BA" w:rsidRDefault="00D056BA" w:rsidP="007E32B1">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="1ADA5790" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="T9TboasPortos"/>
         <w:rPr>
-          <w:szCs w:val="14"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="502CE108" w14:textId="64C1BE81" w:rsidR="00D056BA" w:rsidRDefault="00D056BA" w:rsidP="007E32B1">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="455DF1B3" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Descargar da seguinte ruta: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+          </w:rPr>
+          <w:t>www.portosdegalicia.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> &gt; Xestións &gt; Modelos e formularios &gt;</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:szCs w:val="14"/>
+          <w:rStyle w:val="Hipervnculo"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>06B. BONIFICACIÓN OU EXENCIÓN DE TAXAS</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+          </w:rPr>
+          <w:t>en t</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cs="Xunta Sans"/>
+          </w:rPr>
+          <w:t>í</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+          </w:rPr>
+          <w:t>tulo de ocupaci</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cs="Xunta Sans"/>
+          </w:rPr>
+          <w:t>ó</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+          </w:rPr>
+          <w:t>n do dominio p</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cs="Xunta Sans"/>
+          </w:rPr>
+          <w:t>ú</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+          </w:rPr>
+          <w:t>blico portuario</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>(CONCELLOS)</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="77B64974" w14:textId="045FF9AD" w:rsidR="00D056BA" w:rsidRDefault="00D056BA" w:rsidP="007E32B1">
-[...269 lines deleted...]
-    <w:p w14:paraId="6AC01616" w14:textId="77777777" w:rsidR="00BB569E" w:rsidRDefault="00BB569E">
+    <w:p w14:paraId="2AD89A6C" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="gl-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44113AEC" w14:textId="2ABB7375" w:rsidR="00456703" w:rsidRDefault="00456703" w:rsidP="007E32B1">
+    <w:p w14:paraId="44113AEC" w14:textId="1252B2BF" w:rsidR="00456703" w:rsidRDefault="00456703" w:rsidP="007E32B1">
       <w:pPr>
         <w:pStyle w:val="T9ntitTboasPortos"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B31D31">
         <w:rPr>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">ANEXO </w:t>
       </w:r>
       <w:r w:rsidR="00EC51B9">
         <w:rPr>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>VI</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B874EA">
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="008A3585">
         <w:rPr>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="000C1831">
+      <w:r w:rsidR="002F035B">
         <w:rPr>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00B31D31">
         <w:rPr>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">. INSTRUCCIÓNS PARA A </w:t>
       </w:r>
       <w:r w:rsidRPr="00B31D31">
         <w:t>PRESENTACIÓN DE INSTANCIA D</w:t>
       </w:r>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00B31D31">
         <w:t xml:space="preserve"> SOLICITUDE A TRAVÉS DA SEDE ELECTRÓNICA DA XUNTA DE GALICIA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04F47475" w14:textId="77777777" w:rsidR="00456703" w:rsidRPr="00B31D31" w:rsidRDefault="00456703" w:rsidP="00C426B3">
       <w:pPr>
         <w:pStyle w:val="T9ntitTboasPortos"/>
       </w:pPr>
@@ -18228,609 +18695,667 @@
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B31D31">
         <w:t xml:space="preserve">Siga as instrucións do </w:t>
       </w:r>
       <w:r>
         <w:t>modelo de formulario</w:t>
       </w:r>
       <w:r w:rsidRPr="00B31D31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>dispoñible n</w:t>
       </w:r>
       <w:r w:rsidRPr="00B31D31">
         <w:t xml:space="preserve">a web de Portos de Galicia </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">na ruta </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="00B04674">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.portosdegalicia.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> &gt; Xestións &gt; Modelos e formularios , </w:t>
       </w:r>
       <w:r w:rsidRPr="00B31D31">
         <w:t>e cúbrao con toda a información solicitada</w:t>
       </w:r>
       <w:r>
-        <w:t>, i</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00B31D31">
         <w:t>mprima</w:t>
       </w:r>
       <w:r>
         <w:t>o</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A508D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B31D31">
         <w:t xml:space="preserve">en pdf </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">e asineo electrónicamente </w:t>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>asineo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>electrónicamente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="479DDB3F" w14:textId="77777777" w:rsidR="00456703" w:rsidRPr="00B31D31" w:rsidRDefault="00456703" w:rsidP="007E32B1">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B12EDB">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:bidi="lo-LA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D959023" wp14:editId="6DC77A9C">
             <wp:extent cx="3896436" cy="727603"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36"/>
+                    <a:blip r:embed="rId38"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4017974" cy="750298"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00B12EDB">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B12EDB">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:bidi="lo-LA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18B7A218" wp14:editId="57D22A17">
             <wp:extent cx="991975" cy="722602"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:docPr id="9" name="Imagen 9"/>
-            <wp:cNvGraphicFramePr>
-[...106 lines deleted...]
-            <wp:docPr id="1" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId39"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4966291" cy="750433"/>
+                      <a:ext cx="1027530" cy="748502"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE366EE" w14:textId="482607BF" w:rsidR="00456703" w:rsidRPr="00B31D31" w:rsidRDefault="00456703" w:rsidP="007E32B1">
+    <w:p w14:paraId="0DF0CD37" w14:textId="77777777" w:rsidR="00456703" w:rsidRPr="00B31D31" w:rsidRDefault="00456703" w:rsidP="007E32B1">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B31D31">
-        <w:t>Acceda á súa sede a través dunha das opcións posibles: Chave 365 ou DNI electrónico/certificado dixital. En caso de que non poda acceder por ningunha das vías anteriores, pode contactar co servizo de Atención e Información á Cidadanía a través do teléfono 012 (</w:t>
+        <w:t>Escanee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B31D31">
+        <w:t xml:space="preserve">/dixitalice tódolos documentos que son requiridos no </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">ou </w:t>
+        <w:t>modelo de formulario</w:t>
       </w:r>
       <w:r w:rsidRPr="00B31D31">
-        <w:t xml:space="preserve">981 900 643 para chamadas realizadas desde fóra da </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> anterior (se xa os ten </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B31D31">
-        <w:t xml:space="preserve">omunidade </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>escaneados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B31D31">
-        <w:t>utónoma</w:t>
-[...5 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>/dixitalizados, non é preciso que faga esta operación)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F078D4" w14:textId="77777777" w:rsidR="00456703" w:rsidRPr="00B31D31" w:rsidRDefault="00456703" w:rsidP="007E32B1">
+    <w:p w14:paraId="69FD7BD6" w14:textId="77777777" w:rsidR="00456703" w:rsidRPr="00B04674" w:rsidRDefault="00456703" w:rsidP="007E32B1">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00456703">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entre en na Sede Electrónica da Xunta de Galicia, facendo clic </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="00B04674">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">neste </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00B04674">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>link</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4458119E" w14:textId="77777777" w:rsidR="00456703" w:rsidRPr="00B31D31" w:rsidRDefault="00456703" w:rsidP="007E32B1">
-[...46 lines deleted...]
-    <w:p w14:paraId="01A8A182" w14:textId="18018CED" w:rsidR="00456703" w:rsidRPr="00B31D31" w:rsidRDefault="00456703" w:rsidP="007E32B1">
+    <w:p w14:paraId="3C84BE2C" w14:textId="77777777" w:rsidR="00456703" w:rsidRPr="00B31D31" w:rsidRDefault="00456703" w:rsidP="007E32B1">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B31D31">
-        <w:t>Cubra tódolos datos da solicitude xenérica (formulario PR0004A)</w:t>
+        <w:t>Faga clic na opción “a miña sede”:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D48BA2A" w14:textId="77777777" w:rsidR="00456703" w:rsidRPr="00B31D31" w:rsidRDefault="00456703" w:rsidP="007E32B1">
+    <w:p w14:paraId="4B807A5F" w14:textId="77777777" w:rsidR="00456703" w:rsidRPr="00B31D31" w:rsidRDefault="00456703" w:rsidP="007E32B1">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
+        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00B31D31">
-        <w:t xml:space="preserve"> o pdf elaborado no punto 1, no apartado “documentación que se presenta” do formulario PR0004A</w:t>
-[...79 lines deleted...]
-      <w:r w:rsidRPr="002D14C4">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:bidi="lo-LA"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03A0D6EF" wp14:editId="4C624F30">
-[...2 lines deleted...]
-            <wp:docPr id="16" name="Imagen 16"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34A5971D" wp14:editId="4FA2F672">
+            <wp:extent cx="4921857" cy="743719"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId41"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="4966291" cy="750433"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE366EE" w14:textId="482607BF" w:rsidR="00456703" w:rsidRPr="00B31D31" w:rsidRDefault="00456703" w:rsidP="007E32B1">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B31D31">
+        <w:t>Acceda á súa sede a través dunha das opcións posibles: Chave 365 ou DNI electrónico/certificado dixital. En caso de que non poda acceder por ningunha das vías anteriores, pode contactar co servizo de Atención e Información á Cidadanía a través do teléfono 012 (</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ou </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B31D31">
+        <w:t xml:space="preserve">981 900 643 para chamadas realizadas desde fóra da </w:t>
+      </w:r>
+      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B31D31">
+        <w:t xml:space="preserve">omunidade </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B31D31">
+        <w:t>utónoma</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de Galicia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B31D31">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F078D4" w14:textId="77777777" w:rsidR="00456703" w:rsidRPr="00B31D31" w:rsidRDefault="00456703" w:rsidP="007E32B1">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B31D31">
+        <w:t>Unha vez dentro da súa sede, seleccione  “trámites” &gt; “solicitude xenérica” &gt; “tramitar en liña”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4458119E" w14:textId="77777777" w:rsidR="00456703" w:rsidRPr="00B31D31" w:rsidRDefault="00456703" w:rsidP="007E32B1">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B31D31">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:bidi="lo-LA"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39D5551F" wp14:editId="482F5AB5">
+            <wp:extent cx="4945711" cy="1783108"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
+            <wp:docPr id="8" name="Imagen 8"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId42"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4973794" cy="1793233"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A8A182" w14:textId="18018CED" w:rsidR="00456703" w:rsidRPr="00B31D31" w:rsidRDefault="00456703" w:rsidP="007E32B1">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B31D31">
+        <w:t>Cubra tódolos datos da solicitude xenérica (formulario PR0004A)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D48BA2A" w14:textId="77777777" w:rsidR="00456703" w:rsidRPr="00B31D31" w:rsidRDefault="00456703" w:rsidP="007E32B1">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Achegue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B31D31">
+        <w:t xml:space="preserve"> o pdf elaborado no punto 1, no apartado “documentación que se presenta” do formulario PR0004A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A1AB11B" w14:textId="77777777" w:rsidR="00456703" w:rsidRPr="00B31D31" w:rsidRDefault="00456703" w:rsidP="007E32B1">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Achegue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B31D31">
+        <w:t xml:space="preserve"> o/s pdf do punto 2 no apartado “documentación que se presenta” do formulario PR0004A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D092190" w14:textId="77777777" w:rsidR="00456703" w:rsidRPr="00B31D31" w:rsidRDefault="00456703" w:rsidP="007E32B1">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B31D31">
+        <w:t xml:space="preserve">Seleccione no destinatario “Consellería do Mar” e </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a unidade administrativa de Portos de Galicia á que vaia dirixido: Xefatura da Zona Norte, Xefatura da Zona Centro, Xefatura da Zona Sur ou Área de Explotación e Planificación (Servizos Centrais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B5C3172" w14:textId="17EAA33F" w:rsidR="00AC4BE3" w:rsidRDefault="00456703" w:rsidP="007E32B1">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B31D31">
+        <w:t xml:space="preserve">Faga clic o botón “Continuar”. A súa solicitude xa se atopará presentada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B31D31">
+        <w:t>electrónicamente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B31D31">
+        <w:t xml:space="preserve"> a través da sede electrónica da Xunta de Galicia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F45BCE" w14:textId="2972B159" w:rsidR="00AC4BE3" w:rsidRDefault="00AC4BE3" w:rsidP="00456703">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27622F8C" w14:textId="77777777" w:rsidR="000C1831" w:rsidRDefault="000C1831" w:rsidP="000C1831">
+      <w:pPr>
+        <w:pStyle w:val="T9ntitTboasPortos"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B31D31">
+        <w:t xml:space="preserve">NOTA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D14C4">
+        <w:t>IMPORTANTE DE INFORMACIÓN A CUBRIR NOS SEGUINTES CAMPOS:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC6D75D" w14:textId="77777777" w:rsidR="000C1831" w:rsidRPr="002D14C4" w:rsidRDefault="000C1831" w:rsidP="000C1831">
+      <w:pPr>
+        <w:pStyle w:val="T9ntitTboasPortos"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="734102E4" w14:textId="77777777" w:rsidR="000C1831" w:rsidRPr="002D14C4" w:rsidRDefault="000C1831" w:rsidP="000C1831">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002D14C4">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:bidi="lo-LA"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03A0D6EF" wp14:editId="4C624F30">
+            <wp:extent cx="884674" cy="93600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+            <wp:docPr id="16" name="Imagen 16"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId43"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="884674" cy="93600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="002D14C4">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:bidi="lo-LA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7284BF66" wp14:editId="69AF9986">
             <wp:extent cx="25127" cy="93600"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:docPr id="19" name="Imagen 19"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId42"/>
+                    <a:blip r:embed="rId44"/>
                     <a:srcRect l="90957" t="1" b="-1"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm flipH="1">
                       <a:off x="0" y="0"/>
                       <a:ext cx="25127" cy="93600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="002D14C4">
         <w:t xml:space="preserve"> ---- </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2018EBA0" w14:textId="77777777" w:rsidR="000C1831" w:rsidRPr="002D14C4" w:rsidRDefault="000C1831" w:rsidP="000C1831">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002D14C4">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:bidi="lo-LA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10A1920F" wp14:editId="216CFDE7">
             <wp:extent cx="277875" cy="93600"/>
             <wp:effectExtent l="0" t="0" r="8255" b="1905"/>
             <wp:docPr id="17" name="Imagen 17"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42"/>
+                    <a:blip r:embed="rId44"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="277875" cy="93600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="002D14C4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77142A45" w14:textId="77777777" w:rsidR="000C1831" w:rsidRPr="002D14C4" w:rsidRDefault="000C1831" w:rsidP="000C1831">
       <w:pPr>
@@ -18852,4954 +19377,344 @@
       <w:r w:rsidRPr="002D14C4">
         <w:t xml:space="preserve"> (indique o obxecto do título de ocupación do DPP)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BA68E67" w14:textId="77777777" w:rsidR="000C1831" w:rsidRPr="002D14C4" w:rsidRDefault="000C1831" w:rsidP="000C1831">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00456703">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Solicitante/Titular</w:t>
       </w:r>
       <w:r w:rsidRPr="002D14C4">
         <w:t>: (indique o solicitante/titular)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB1F0A5" w14:textId="77777777" w:rsidR="000C1831" w:rsidRPr="002D14C4" w:rsidRDefault="000C1831" w:rsidP="000C1831">
+    <w:p w14:paraId="1C44483B" w14:textId="77777777" w:rsidR="004B5A21" w:rsidRDefault="000C1831" w:rsidP="004B5A21">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00456703">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Clave do título</w:t>
       </w:r>
       <w:r w:rsidRPr="002D14C4">
         <w:t xml:space="preserve"> (soamente no caso de que se atope outorgado): (indique a clave do título)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08699AA6" w14:textId="77777777" w:rsidR="000C1831" w:rsidRPr="002D14C4" w:rsidRDefault="000C1831" w:rsidP="000C1831">
+    <w:p w14:paraId="140D4B4D" w14:textId="74E1FA17" w:rsidR="004B5A21" w:rsidRDefault="004B5A21" w:rsidP="004B5A21">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00456703">
+      <w:r w:rsidRPr="004B5A21">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Porto</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D14C4">
+      <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="608086742"/>
+          <w:id w:val="-1219517269"/>
           <w:placeholder>
-            <w:docPart w:val="9DEE892199774753BD46C38D1077D9E5"/>
+            <w:docPart w:val="5FBBBCC02B4C49079BFB5BBC723828DE"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
-            <w:listItem w:value="Elija un elemento."/>
-[...115 lines deleted...]
-            <w:listItem w:displayText="VIVEIRO-CELEIRO - MUNICIPIO: VIVEIRO " w:value="VIVEIRO-CELEIRO - MUNICIPIO: VIVEIRO "/>
+            <w:listItem w:displayText="ESCOLLA UN PORTO" w:value=""/>
+            <w:listItem w:displayText="A AMEIXIDA - ZONA CENTRO - MUNICIPIO: RIBEIRA" w:value="A AMEIXIDA - ZONA CENTRO - MUNICIPIO: RIBEIRA"/>
+            <w:listItem w:displayText="A BARQUIÑA DE NOIA - ZONA CENTRO - MUNICIPIO: NOIA" w:value="A BARQUIÑA DE NOIA - ZONA CENTRO - MUNICIPIO: NOIA"/>
+            <w:listItem w:displayText="A BARQUIÑA DE OUTES - ZONA CENTRO - MUNICIPIO: OUTES" w:value="A BARQUIÑA DE OUTES - ZONA CENTRO - MUNICIPIO: OUTES"/>
+            <w:listItem w:displayText="A GUARDA - ZONA SUR - MUNICIPIO: A GUARDA" w:value="A GUARDA - ZONA SUR - MUNICIPIO: A GUARDA"/>
+            <w:listItem w:displayText="A PASAXE - ZONA SUR - MUNICIPIO: A GUARDA" w:value="A PASAXE - ZONA SUR - MUNICIPIO: A GUARDA"/>
+            <w:listItem w:displayText="A POBRA DO CARAMIÑAL - ZONA CENTRO - MUNICIPIO: A POBRA DO CARAMIÑAL" w:value="A POBRA DO CARAMIÑAL - ZONA CENTRO - MUNICIPIO: A POBRA DO CARAMIÑAL"/>
+            <w:listItem w:displayText="A TOXA - ZONA SUR - MUNICIPIO: O GROVE" w:value="A TOXA - ZONA SUR - MUNICIPIO: O GROVE"/>
+            <w:listItem w:displayText="AGUETE - ZONA SUR - MUNICIPIO: MARÍN" w:value="AGUETE - ZONA SUR - MUNICIPIO: MARÍN"/>
+            <w:listItem w:displayText="AGUIÑO - ZONA CENTRO - MUNICIPIO: RIBEIRA" w:value="AGUIÑO - ZONA CENTRO - MUNICIPIO: RIBEIRA"/>
+            <w:listItem w:displayText="ALDÁN - ZONA SUR - MUNICIPIO: CANGAS" w:value="ALDÁN - ZONA SUR - MUNICIPIO: CANGAS"/>
+            <w:listItem w:displayText="ANCADOS - ZONA CENTRO - MUNICIPIO: BOIRO" w:value="ANCADOS - ZONA CENTRO - MUNICIPIO: BOIRO"/>
+            <w:listItem w:displayText="ARCADE - ZONA SUR - MUNICIPIO: SOUTOMAIOR" w:value="ARCADE - ZONA SUR - MUNICIPIO: SOUTOMAIOR"/>
+            <w:listItem w:displayText="ARES - ZONA NORTE - MUNICIPIO: ARES" w:value="ARES - ZONA NORTE - MUNICIPIO: ARES"/>
+            <w:listItem w:displayText="AROU - ZONA CENTRO - MUNICIPIO: CAMARIÑAS" w:value="AROU - ZONA CENTRO - MUNICIPIO: CAMARIÑAS"/>
+            <w:listItem w:displayText="AS CORBACEIRAS - ZONA SUR - MUNICIPIO: PONTEVEDRA" w:value="AS CORBACEIRAS - ZONA SUR - MUNICIPIO: PONTEVEDRA"/>
+            <w:listItem w:displayText="AS SINAS - ZONA SUR - MUNICIPIO: VILANOVA DE AROUSA" w:value="AS SINAS - ZONA SUR - MUNICIPIO: VILANOVA DE AROUSA"/>
+            <w:listItem w:displayText="BAIONA - ZONA SUR - MUNICIPIO: BAIONA" w:value="BAIONA - ZONA SUR - MUNICIPIO: BAIONA"/>
+            <w:listItem w:displayText="BARES - ZONA NORTE - MUNICIPIO: MAÑÓN" w:value="BARES - ZONA NORTE - MUNICIPIO: MAÑÓN"/>
+            <w:listItem w:displayText="BARIZO - ZONA CENTRO - MUNICIPIO: MALPICA" w:value="BARIZO - ZONA CENTRO - MUNICIPIO: MALPICA"/>
+            <w:listItem w:displayText="BELUSO - ZONA SUR - MUNICIPIO: BUEU" w:value="BELUSO - ZONA SUR - MUNICIPIO: BUEU"/>
+            <w:listItem w:displayText="BETANZOS - ZONA CENTRO - MUNICIPIO: BETANZOS" w:value="BETANZOS - ZONA CENTRO - MUNICIPIO: BETANZOS"/>
+            <w:listItem w:displayText="BOA - ZONA CENTRO - MUNICIPIO: PORTO DO SÓN" w:value="BOA - ZONA CENTRO - MUNICIPIO: PORTO DO SÓN"/>
+            <w:listItem w:displayText="BODIÓN - ZONA CENTRO - MUNICIPIO: BOIRO" w:value="BODIÓN - ZONA CENTRO - MUNICIPIO: BOIRO"/>
+            <w:listItem w:displayText="BRENS-CEE - ZONA CENTRO - MUNICIPIO: CEE" w:value="BRENS-CEE - ZONA CENTRO - MUNICIPIO: CEE"/>
+            <w:listItem w:displayText="BUEU - ZONA SUR - MUNICIPIO: BUEU" w:value="BUEU - ZONA SUR - MUNICIPIO: BUEU"/>
+            <w:listItem w:displayText="BURELA - ZONA NORTE - MUNICIPIO: BURELA" w:value="BURELA - ZONA NORTE - MUNICIPIO: BURELA"/>
+            <w:listItem w:displayText="CABO DE CRUZ - ZONA CENTRO - MUNICIPIO: BOIRO" w:value="CABO DE CRUZ - ZONA CENTRO - MUNICIPIO: BOIRO"/>
+            <w:listItem w:displayText="CAIÓN - ZONA CENTRO - MUNICIPIO: LARACHA" w:value="CAIÓN - ZONA CENTRO - MUNICIPIO: LARACHA"/>
+            <w:listItem w:displayText="CAMARIÑAS - ZONA CENTRO - MUNICIPIO: CAMARIÑAS" w:value="CAMARIÑAS - ZONA CENTRO - MUNICIPIO: CAMARIÑAS"/>
+            <w:listItem w:displayText="CAMBADOS (SANTO TOMÉ) - ZONA SUR - MUNICIPIO: CAMBADOS" w:value="CAMBADOS (SANTO TOMÉ) - ZONA SUR - MUNICIPIO: CAMBADOS"/>
+            <w:listItem w:displayText="CAMELLE - ZONA CENTRO - MUNICIPIO: CAMARIÑAS" w:value="CAMELLE - ZONA CENTRO - MUNICIPIO: CAMARIÑAS"/>
+            <w:listItem w:displayText="CAMPELO - ZONA SUR - MUNICIPIO: POIO" w:value="CAMPELO - ZONA SUR - MUNICIPIO: POIO"/>
+            <w:listItem w:displayText="CANGAS - ZONA SUR - MUNICIPIO: CANGAS" w:value="CANGAS - ZONA SUR - MUNICIPIO: CANGAS"/>
+            <w:listItem w:displayText="CANIDO - ZONA SUR - MUNICIPIO: VIGO" w:value="CANIDO - ZONA SUR - MUNICIPIO: VIGO"/>
+            <w:listItem w:displayText="CARIÑO - ZONA NORTE - MUNICIPIO: CARIÑO" w:value="CARIÑO - ZONA NORTE - MUNICIPIO: CARIÑO"/>
+            <w:listItem w:displayText="CARRIL - ZONA SUR - MUNICIPIO: VILAGARCÍA DE AROUSA" w:value="CARRIL - ZONA SUR - MUNICIPIO: VILAGARCÍA DE AROUSA"/>
+            <w:listItem w:displayText="CASTIÑEIRAS - ZONA CENTRO - MUNICIPIO: RIBEIRA" w:value="CASTIÑEIRAS - ZONA CENTRO - MUNICIPIO: RIBEIRA"/>
+            <w:listItem w:displayText="CEDEIRA - ZONA NORTE - MUNICIPIO: CEDEIRA" w:value="CEDEIRA - ZONA NORTE - MUNICIPIO: CEDEIRA"/>
+            <w:listItem w:displayText="CESANTES - ZONA SUR - MUNICIPIO: REDONDELA" w:value="CESANTES - ZONA SUR - MUNICIPIO: REDONDELA"/>
+            <w:listItem w:displayText="COBRES (SAN ADRIÁN DE COBRES) - ZONA SUR - MUNICIPIO: VILABOA" w:value="COBRES (SAN ADRIÁN DE COBRES) - ZONA SUR - MUNICIPIO: VILABOA"/>
+            <w:listItem w:displayText="COMBARRO - ZONA SUR - MUNICIPIO: POIO" w:value="COMBARRO - ZONA SUR - MUNICIPIO: POIO"/>
+            <w:listItem w:displayText="CORCUBIÓN - ZONA CENTRO - MUNICIPIO: CORCUBIÓN" w:value="CORCUBIÓN - ZONA CENTRO - MUNICIPIO: CORCUBIÓN"/>
+            <w:listItem w:displayText="CORME - ZONA CENTRO - MUNICIPIO: PONTECESO" w:value="CORME - ZONA CENTRO - MUNICIPIO: PONTECESO"/>
+            <w:listItem w:displayText="CORRUBEDO - ZONA CENTRO - MUNICIPIO: RIBEIRA" w:value="CORRUBEDO - ZONA CENTRO - MUNICIPIO: RIBEIRA"/>
+            <w:listItem w:displayText="DOMAIO - ZONA SUR - MUNICIPIO: MOAÑA" w:value="DOMAIO - ZONA SUR - MUNICIPIO: MOAÑA"/>
+            <w:listItem w:displayText="ESCARABOTE - ZONA CENTRO - MUNICIPIO: BOIRO" w:value="ESCARABOTE - ZONA CENTRO - MUNICIPIO: BOIRO"/>
+            <w:listItem w:displayText="ESPASANTE - ZONA NORTE - MUNICIPIO: ORTIGUEIRA" w:value="ESPASANTE - ZONA NORTE - MUNICIPIO: ORTIGUEIRA"/>
+            <w:listItem w:displayText="ESTEIRO - ZONA CENTRO - MUNICIPIO: MUROS" w:value="ESTEIRO - ZONA CENTRO - MUNICIPIO: MUROS"/>
+            <w:listItem w:displayText="FISTERRA - ZONA CENTRO - MUNICIPIO: FISTERRA" w:value="FISTERRA - ZONA CENTRO - MUNICIPIO: FISTERRA"/>
+            <w:listItem w:displayText="FOZ - ZONA NORTE - MUNICIPIO: FOZ" w:value="FOZ - ZONA NORTE - MUNICIPIO: FOZ"/>
+            <w:listItem w:displayText="GOIÁN - ZONA SUR - MUNICIPIO: TOMIÑO" w:value="GOIÁN - ZONA SUR - MUNICIPIO: TOMIÑO"/>
+            <w:listItem w:displayText="INSUELA - ZONA CENTRO - MUNICIPIO: RIBEIRA" w:value="INSUELA - ZONA CENTRO - MUNICIPIO: RIBEIRA"/>
+            <w:listItem w:displayText="LAXE - ZONA CENTRO - MUNICIPIO: LAXE" w:value="LAXE - ZONA CENTRO - MUNICIPIO: LAXE"/>
+            <w:listItem w:displayText="LORBÉ - ZONA CENTRO - MUNICIPIO: OLEIROS" w:value="LORBÉ - ZONA CENTRO - MUNICIPIO: OLEIROS"/>
+            <w:listItem w:displayText="MALPICA - ZONA CENTRO - MUNICIPIO: MALPICA" w:value="MALPICA - ZONA CENTRO - MUNICIPIO: MALPICA"/>
+            <w:listItem w:displayText="MANIÑOS-BARALLOBRE - ZONA NORTE - MUNICIPIO: FENE" w:value="MANIÑOS-BARALLOBRE - ZONA NORTE - MUNICIPIO: FENE"/>
+            <w:listItem w:displayText="MEIRA - ZONA SUR - MUNICIPIO: MOAÑA" w:value="MEIRA - ZONA SUR - MUNICIPIO: MOAÑA"/>
+            <w:listItem w:displayText="MELOXO - ZONA SUR - MUNICIPIO: O GROVE" w:value="MELOXO - ZONA SUR - MUNICIPIO: O GROVE"/>
+            <w:listItem w:displayText="MERA - ZONA CENTRO - MUNICIPIO: OLEIROS" w:value="MERA - ZONA CENTRO - MUNICIPIO: OLEIROS"/>
+            <w:listItem w:displayText="MIÑO - ZONA CENTRO - MUNICIPIO: MIÑO" w:value="MIÑO - ZONA CENTRO - MUNICIPIO: MIÑO"/>
+            <w:listItem w:displayText="MOAÑA - ZONA SUR - MUNICIPIO: MOAÑA" w:value="MOAÑA - ZONA SUR - MUNICIPIO: MOAÑA"/>
+            <w:listItem w:displayText="MORÁS - ZONA NORTE - MUNICIPIO: XOVE" w:value="MORÁS - ZONA NORTE - MUNICIPIO: XOVE"/>
+            <w:listItem w:displayText="MUGARDOS - ZONA NORTE - MUNICIPIO: MUGARDOS" w:value="MUGARDOS - ZONA NORTE - MUNICIPIO: MUGARDOS"/>
+            <w:listItem w:displayText="MUROS - ZONA CENTRO - MUNICIPIO: MUROS" w:value="MUROS - ZONA CENTRO - MUNICIPIO: MUROS"/>
+            <w:listItem w:displayText="MUXÍA - ZONA CENTRO - MUNICIPIO: MUXÍA" w:value="MUXÍA - ZONA CENTRO - MUNICIPIO: MUXÍA"/>
+            <w:listItem w:displayText="NOIA - ZONA CENTRO - MUNICIPIO: NOIA" w:value="NOIA - ZONA CENTRO - MUNICIPIO: NOIA"/>
+            <w:listItem w:displayText="NOIS - ZONA NORTE - MUNICIPIO: FOZ" w:value="NOIS - ZONA NORTE - MUNICIPIO: FOZ"/>
+            <w:listItem w:displayText="O BARQUEIRO - ZONA NORTE - MUNICIPIO: MAÑÓN" w:value="O BARQUEIRO - ZONA NORTE - MUNICIPIO: MAÑÓN"/>
+            <w:listItem w:displayText="O CABODEIRO (ILLA DE AROUSA) - ZONA SUR - MUNICIPIO: A ILLA DE AROUSA" w:value="O CABODEIRO (ILLA DE AROUSA) - ZONA SUR - MUNICIPIO: A ILLA DE AROUSA"/>
+            <w:listItem w:displayText="O CAMPO (ILLA DE AROUSA) - ZONA SUR - MUNICIPIO: A ILLA DE AROUSA" w:value="O CAMPO (ILLA DE AROUSA) - ZONA SUR - MUNICIPIO: A ILLA DE AROUSA"/>
+            <w:listItem w:displayText="O CONCHIDO - ZONA CENTRO - MUNICIPIO: OUTES" w:value="O CONCHIDO - ZONA CENTRO - MUNICIPIO: OUTES"/>
+            <w:listItem w:displayText="O COVELO - ZONA SUR - MUNICIPIO: POIO" w:value="O COVELO - ZONA SUR - MUNICIPIO: POIO"/>
+            <w:listItem w:displayText="O ÉZARO - ZONA CENTRO - MUNICIPIO: ÉZARO" w:value="O ÉZARO - ZONA CENTRO - MUNICIPIO: ÉZARO"/>
+            <w:listItem w:displayText="O FREIXO - ZONA CENTRO - MUNICIPIO: OUTES" w:value="O FREIXO - ZONA CENTRO - MUNICIPIO: OUTES"/>
+            <w:listItem w:displayText="O GROVE - ZONA SUR - MUNICIPIO: O GROVE" w:value="O GROVE - ZONA SUR - MUNICIPIO: O GROVE"/>
+            <w:listItem w:displayText="O PINDO - ZONA CENTRO - MUNICIPIO: CARNOTA" w:value="O PINDO - ZONA CENTRO - MUNICIPIO: CARNOTA"/>
+            <w:listItem w:displayText="O SEIXO - ZONA NORTE - MUNICIPIO: MUGARDOS" w:value="O SEIXO - ZONA NORTE - MUNICIPIO: MUGARDOS"/>
+            <w:listItem w:displayText="O VICEDO - ZONA NORTE - MUNICIPIO: O VICEDO" w:value="O VICEDO - ZONA NORTE - MUNICIPIO: O VICEDO"/>
+            <w:listItem w:displayText="O XUFRE (ILLA DE AROUSA) - ZONA SUR - MUNICIPIO: A ILLA DE AROUSA" w:value="O XUFRE (ILLA DE AROUSA) - ZONA SUR - MUNICIPIO: A ILLA DE AROUSA"/>
+            <w:listItem w:displayText="ORTIGUEIRA - ZONA NORTE - MUNICIPIO: ORTIGUEIRA" w:value="ORTIGUEIRA - ZONA NORTE - MUNICIPIO: ORTIGUEIRA"/>
+            <w:listItem w:displayText="OS MUÍÑOS - ZONA CENTRO - MUNICIPIO: MUROS" w:value="OS MUÍÑOS - ZONA CENTRO - MUNICIPIO: MUROS"/>
+            <w:listItem w:displayText="PALMEIRA - ZONA CENTRO - MUNICIPIO: RIBEIRA" w:value="PALMEIRA - ZONA CENTRO - MUNICIPIO: RIBEIRA"/>
+            <w:listItem w:displayText="PANXÓN - ZONA SUR - MUNICIPIO: NIGRÁN" w:value="PANXÓN - ZONA SUR - MUNICIPIO: NIGRÁN"/>
+            <w:listItem w:displayText="PEDRAS NEGRAS - ZONA SUR - MUNICIPIO: O GROVE" w:value="PEDRAS NEGRAS - ZONA SUR - MUNICIPIO: O GROVE"/>
+            <w:listItem w:displayText="PERBES - ZONA CENTRO - MUNICIPIO: PONTEDEUME" w:value="PERBES - ZONA CENTRO - MUNICIPIO: PONTEDEUME"/>
+            <w:listItem w:displayText="PONTECESO - ZONA CENTRO - MUNICIPIO: PONTECESO" w:value="PONTECESO - ZONA CENTRO - MUNICIPIO: PONTECESO"/>
+            <w:listItem w:displayText="PONTECESURES - ZONA SUR - MUNICIPIO: PONTECESURES" w:value="PONTECESURES - ZONA SUR - MUNICIPIO: PONTECESURES"/>
+            <w:listItem w:displayText="PONTEDEUME - ZONA CENTRO - MUNICIPIO: PONTEDEUME" w:value="PONTEDEUME - ZONA CENTRO - MUNICIPIO: PONTEDEUME"/>
+            <w:listItem w:displayText="PONTEVEDRA (CLUBE NAVAL) - ZONA SUR - MUNICIPIO: PONTEVEDRA" w:value="PONTEVEDRA (CLUBE NAVAL) - ZONA SUR - MUNICIPIO: PONTEVEDRA"/>
+            <w:listItem w:displayText="PORTO DO SON - ZONA CENTRO - MUNICIPIO: PORTO DO SON" w:value="PORTO DO SON - ZONA CENTRO - MUNICIPIO: PORTO DO SON"/>
+            <w:listItem w:displayText="PORTOCELO - ZONA NORTE - MUNICIPIO: XOVE" w:value="PORTOCELO - ZONA NORTE - MUNICIPIO: XOVE"/>
+            <w:listItem w:displayText="PORTOCUBELO (LIRA) - ZONA CENTRO - MUNICIPIO: CARNOTA" w:value="PORTOCUBELO (LIRA) - ZONA CENTRO - MUNICIPIO: CARNOTA"/>
+            <w:listItem w:displayText="PORTONOVO - ZONA SUR - MUNICIPIO: SANXENXO" w:value="PORTONOVO - ZONA SUR - MUNICIPIO: SANXENXO"/>
+            <w:listItem w:displayText="PORTOSÍN - ZONA CENTRO - MUNICIPIO: PORTO DO SÓN" w:value="PORTOSÍN - ZONA CENTRO - MUNICIPIO: PORTO DO SÓN"/>
+            <w:listItem w:displayText="QUENXE - ZONA CENTRO - MUNICIPIO: CORCUBIÓN" w:value="QUENXE - ZONA CENTRO - MUNICIPIO: CORCUBIÓN"/>
+            <w:listItem w:displayText="RAÑÓ - ZONA CENTRO - MUNICIPIO: RIANXO" w:value="RAÑÓ - ZONA CENTRO - MUNICIPIO: RIANXO"/>
+            <w:listItem w:displayText="RAXÓ - ZONA SUR - MUNICIPIO: POIO" w:value="RAXÓ - ZONA SUR - MUNICIPIO: POIO"/>
+            <w:listItem w:displayText="RAZO - ZONA CENTRO - MUNICIPIO: CARBALLO" w:value="RAZO - ZONA CENTRO - MUNICIPIO: CARBALLO"/>
+            <w:listItem w:displayText="REDES - ZONA NORTE - MUNICIPIO: ARES" w:value="REDES - ZONA NORTE - MUNICIPIO: ARES"/>
+            <w:listItem w:displayText="RIANXO - ZONA CENTRO - MUNICIPIO: RIANXO" w:value="RIANXO - ZONA CENTRO - MUNICIPIO: RIANXO"/>
+            <w:listItem w:displayText="RIBADEO - ZONA NORTE - MUNICIPIO: RIBADEO" w:value="RIBADEO - ZONA NORTE - MUNICIPIO: RIBADEO"/>
+            <w:listItem w:displayText="RIBEIRA - ZONA CENTRO - MUNICIPIO: RIBEIRA" w:value="RIBEIRA - ZONA CENTRO - MUNICIPIO: RIBEIRA"/>
+            <w:listItem w:displayText="RINLO - ZONA NORTE - MUNICIPIO: RIBADEO" w:value="RINLO - ZONA NORTE - MUNICIPIO: RIBADEO"/>
+            <w:listItem w:displayText="SADA-FONTÁN - ZONA CENTRO - MUNICIPIO: SADA" w:value="SADA-FONTÁN - ZONA CENTRO - MUNICIPIO: SADA"/>
+            <w:listItem w:displayText="SAN CIBRAO - ZONA NORTE - MUNICIPIO: CERVO" w:value="SAN CIBRAO - ZONA NORTE - MUNICIPIO: CERVO"/>
+            <w:listItem w:displayText="SAN MIGUEL DE DEIRO - ZONA SUR - MUNICIPIO: VILANOVA DE AROUSA" w:value="SAN MIGUEL DE DEIRO - ZONA SUR - MUNICIPIO: VILANOVA DE AROUSA"/>
+            <w:listItem w:displayText="SAN PEDRO DE VISMA (O PORTIÑO) - ZONA CENTRO - MUNICIPIO: A CORUÑA" w:value="SAN PEDRO DE VISMA (O PORTIÑO) - ZONA CENTRO - MUNICIPIO: A CORUÑA"/>
+            <w:listItem w:displayText="SANTA CRUZ - ZONA CENTRO - MUNICIPIO: OLEIROS" w:value="SANTA CRUZ - ZONA CENTRO - MUNICIPIO: OLEIROS"/>
+            <w:listItem w:displayText="SANTA MARÍA DE OIA - ZONA SUR - MUNICIPIO: OIA" w:value="SANTA MARÍA DE OIA - ZONA SUR - MUNICIPIO: OIA"/>
+            <w:listItem w:displayText="SANTA MARIÑA - ZONA CENTRO - MUNICIPIO: PONTECESO" w:value="SANTA MARIÑA - ZONA CENTRO - MUNICIPIO: PONTECESO"/>
+            <w:listItem w:displayText="SANTA MARIÑA DE CAMARIÑAS - ZONA CENTRO - MUNICIPIO: CAMARIÑAS" w:value="SANTA MARIÑA DE CAMARIÑAS - ZONA CENTRO - MUNICIPIO: CAMARIÑAS"/>
+            <w:listItem w:displayText="SANTA MARTA DE BAIONA - ZONA SUR - MUNICIPIO: BAIONA" w:value="SANTA MARTA DE BAIONA - ZONA SUR - MUNICIPIO: BAIONA"/>
+            <w:listItem w:displayText="SANXENXO - ZONA SUR - MUNICIPIO: SANXENXO" w:value="SANXENXO - ZONA SUR - MUNICIPIO: SANXENXO"/>
+            <w:listItem w:displayText="SARDIÑEIRO - ZONA CENTRO - MUNICIPIO: FISTERRA" w:value="SARDIÑEIRO - ZONA CENTRO - MUNICIPIO: FISTERRA"/>
+            <w:listItem w:displayText="SUEVOS - ZONA CENTRO - MUNICIPIO: ARTEIXO" w:value="SUEVOS - ZONA CENTRO - MUNICIPIO: ARTEIXO"/>
+            <w:listItem w:displayText="TARAGOÑA - ZONA CENTRO - MUNICIPIO: RIANXO" w:value="TARAGOÑA - ZONA CENTRO - MUNICIPIO: RIANXO"/>
+            <w:listItem w:displayText="TESTAL - ZONA CENTRO - MUNICIPIO: NOIA" w:value="TESTAL - ZONA CENTRO - MUNICIPIO: NOIA"/>
+            <w:listItem w:displayText="TRAGOVE - ZONA SUR - MUNICIPIO: CAMBADOS" w:value="TRAGOVE - ZONA SUR - MUNICIPIO: CAMBADOS"/>
+            <w:listItem w:displayText="TUI - ZONA SUR - MUNICIPIO: TUI" w:value="TUI - ZONA SUR - MUNICIPIO: TUI"/>
+            <w:listItem w:displayText="VILABOA (SANTA CRISTINA DE COBRES) - ZONA SUR - MUNICIPIO: VILABOA" w:value="VILABOA (SANTA CRISTINA DE COBRES) - ZONA SUR - MUNICIPIO: VILABOA"/>
+            <w:listItem w:displayText="VILANOVA DE AROUSA - ZONA SUR - MUNICIPIO: VILANOVA DE AROUSA" w:value="VILANOVA DE AROUSA - ZONA SUR - MUNICIPIO: VILANOVA DE AROUSA"/>
+            <w:listItem w:displayText="VILAXOÁN - ZONA SUR - MUNICIPIO: VILAGARCÍA DE AROUSA" w:value="VILAXOÁN - ZONA SUR - MUNICIPIO: VILAGARCÍA DE AROUSA"/>
+            <w:listItem w:displayText="VIVEIRO-CELEIRO - ZONA NORTE - MUNICIPIO: VIVEIRO" w:value="VIVEIRO-CELEIRO - ZONA NORTE - MUNICIPIO: VIVEIRO"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="002D14C4">
+          <w:r w:rsidRPr="004B5A21">
             <w:rPr>
-              <w:rStyle w:val="Textodelmarcadordeposicin"/>
-[...2 lines deleted...]
-              <w:szCs w:val="14"/>
+              <w:color w:val="00B0F0"/>
             </w:rPr>
-            <w:t xml:space="preserve">Clic aquí para seleccionar porto </w:t>
+            <w:t>ESCOLLA PORTO</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="634C70F9" w14:textId="736F66F9" w:rsidR="000C1831" w:rsidRPr="007B51E5" w:rsidRDefault="000C1831" w:rsidP="005C37D5">
+    <w:p w14:paraId="750746D3" w14:textId="76314A75" w:rsidR="006437F0" w:rsidRDefault="000C1831" w:rsidP="004B5A21">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D14C4">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:bidi="lo-LA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D554016" wp14:editId="7A887C88">
             <wp:extent cx="708263" cy="94985"/>
             <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:docPr id="18" name="Imagen 18"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43" cstate="print">
+                    <a:blip r:embed="rId45" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="950883" cy="127523"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="002D14C4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B51E5">
+      <w:r w:rsidR="004B5A21" w:rsidRPr="004B5A21">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">SOLICITUDE Á ZONA </w:t>
-[...39 lines deleted...]
-        </w:rPr>
+        <w:t>SOLICITUDE Á XEFATURA DE ZONA DE PORTOS DE GALICIA  DE CAMBIO DE TITULARIDADE (TRANSMISIÓN) DE CONCESIÓN ADMINISTRATIVA DEMANIAL DO DOMINIO PÚBLICO PORTUARIO A TRAVÉS DA SEDE ELECTRÓNICA DA XUNTA DE GALICIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563FB1A3" w14:textId="1E715B65" w:rsidR="006437F0" w:rsidRPr="008620BA" w:rsidRDefault="008A3585" w:rsidP="006437F0">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B51E5">
-[...4575 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006437F0" w:rsidRPr="008620BA" w:rsidSect="0028713D">
-      <w:headerReference w:type="even" r:id="rId44"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId49"/>
+      <w:headerReference w:type="even" r:id="rId46"/>
+      <w:headerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="even" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:headerReference w:type="first" r:id="rId50"/>
+      <w:footerReference w:type="first" r:id="rId51"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="3119" w:right="1746" w:bottom="624" w:left="1746" w:header="624" w:footer="624" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FD6312D" w14:textId="77777777" w:rsidR="00210113" w:rsidRDefault="00210113">
+    <w:p w14:paraId="3FD6312D" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29E51691" w14:textId="77777777" w:rsidR="00210113" w:rsidRDefault="00210113">
+    <w:p w14:paraId="29E51691" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -23830,127 +19745,151 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="MS Gothic"/>
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Xunta Sans">
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRoman,Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="DokChampa">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="49D33C55" w14:textId="77777777" w:rsidR="00817A3C" w:rsidRDefault="00817A3C">
+  <w:p w14:paraId="49D33C55" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4550"/>
         <w:tab w:val="left" w:pos="5818"/>
       </w:tabs>
       <w:ind w:right="260"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="0F243E"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:color w:val="548DD4"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t xml:space="preserve">Página </w:t>
+      <w:t>Página</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="548DD4"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="17365D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="17365D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="17365D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
@@ -23982,74 +19921,74 @@
       <w:rPr>
         <w:color w:val="17365D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="17365D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="17365D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="47BE68F0" w14:textId="77777777" w:rsidR="00817A3C" w:rsidRDefault="00817A3C">
+  <w:p w14:paraId="47BE68F0" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="394E3C45" w14:textId="6014BB05" w:rsidR="00817A3C" w:rsidRDefault="00817A3C">
+  <w:p w14:paraId="394E3C45" w14:textId="0AAF05EB" w:rsidR="00C7298A" w:rsidRDefault="00C7298A">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
         <w:tab w:val="left" w:pos="7980"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="007BC4"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
@@ -24063,178 +20002,180 @@
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B874EA">
+    <w:r w:rsidR="002F035B">
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:noProof/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>17</w:t>
+      <w:t>13</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText>NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B874EA">
+    <w:r w:rsidR="002F035B">
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:noProof/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>17</w:t>
+      <w:t>13</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="2EF27909" w14:textId="77777777" w:rsidR="00817A3C" w:rsidRPr="00DB39A1" w:rsidRDefault="00817A3C" w:rsidP="00DB39A1">
+  <w:p w14:paraId="2EF27909" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRPr="00DB39A1" w:rsidRDefault="00C7298A" w:rsidP="00DB39A1">
     <w:pPr>
       <w:pStyle w:val="c8pedepaxPortos"/>
     </w:pPr>
     <w:r w:rsidRPr="00AB077E">
       <w:t>ENTIDADE PÚBLICA EMPRESARIAL PORTOS DE GALICIA</w:t>
     </w:r>
-    <w:r w:rsidR="00DB39A1">
+    <w:r>
       <w:br/>
     </w:r>
     <w:r w:rsidRPr="00AB077E">
       <w:t xml:space="preserve">Praza de Europa 5A – 6ª Planta </w:t>
     </w:r>
-    <w:r w:rsidR="00DB39A1">
+    <w:r>
       <w:br/>
     </w:r>
     <w:r w:rsidRPr="00AB077E">
       <w:t>15707 Santiago de Compostela</w:t>
     </w:r>
-    <w:r w:rsidR="00DB39A1">
+    <w:r>
       <w:br/>
     </w:r>
     <w:r w:rsidRPr="00AB077E">
       <w:t xml:space="preserve">T. 881 950 095 </w:t>
     </w:r>
-    <w:r w:rsidR="00DB39A1">
+    <w:r>
       <w:br/>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00AB077E">
       <w:t>portosdegalicia.gal</w:t>
     </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">                                                                                                                                         </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="271A1F1E" w14:textId="693AADEB" w:rsidR="00817A3C" w:rsidRDefault="00817A3C">
+  <w:p w14:paraId="271A1F1E" w14:textId="7FCEBAC7" w:rsidR="00C7298A" w:rsidRDefault="00C7298A">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Páxina </w:t>
     </w:r>
@@ -24243,51 +20184,51 @@
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B874EA">
+    <w:r w:rsidR="002F035B">
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:noProof/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
@@ -24298,351 +20239,1457 @@
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText>NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B874EA">
+    <w:r w:rsidR="002F035B">
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:noProof/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>17</w:t>
+      <w:t>13</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="760C16E9" w14:textId="77777777" w:rsidR="00210113" w:rsidRDefault="00210113">
+    <w:p w14:paraId="760C16E9" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DF2CB36" w14:textId="77777777" w:rsidR="00210113" w:rsidRDefault="00210113">
+    <w:p w14:paraId="1DF2CB36" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="571E94E2" w14:textId="77777777" w:rsidR="00B33102" w:rsidRPr="007D3B77" w:rsidRDefault="00B33102" w:rsidP="00A84554">
+    <w:p w14:paraId="571E94E2" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRPr="007D3B77" w:rsidRDefault="00C7298A" w:rsidP="00A84554">
       <w:pPr>
         <w:pStyle w:val="notasaopPortos"/>
       </w:pPr>
       <w:r w:rsidRPr="007D3B77">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007D3B77">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007D3B77">
         <w:t>A título indicativo, que non limitativo</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="65614F03" w14:textId="77777777" w:rsidR="00471DD3" w:rsidRDefault="00471DD3" w:rsidP="00095551">
+    <w:p w14:paraId="67D062BB" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRPr="00733C8B" w:rsidRDefault="00C7298A" w:rsidP="008A3585">
       <w:pPr>
         <w:pStyle w:val="notasaopPortos"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00733C8B">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00733C8B">
+        <w:t xml:space="preserve"> Todos os documentos deben ser electrónicos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00733C8B">
+        <w:t>orixinais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00733C8B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002654BF">
-        <w:t>Todos os documentos deben ser electrónicos orixinais ou compulsas electrónicas</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00733C8B">
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00733C8B">
+        <w:t xml:space="preserve"> compulsas electrónicas</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="04BF2231" w14:textId="77777777" w:rsidR="00A84554" w:rsidRPr="00A84554" w:rsidRDefault="00A84554" w:rsidP="00A84554">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A84554">
+    <w:p w14:paraId="5A82FAEF" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRPr="00C92E47" w:rsidRDefault="00C7298A" w:rsidP="008A3585">
+      <w:pPr>
+        <w:pStyle w:val="Textonotapie"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6957">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="gl-ES"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A84554">
+      <w:r w:rsidRPr="00C92E47">
         <w:rPr>
-          <w:vertAlign w:val="superscript"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="gl-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A84554">
-        <w:t>Administracións ou Organismos Públicos: Para acreditar este extremo  bastará con que o representante da Administración achegue certificación na que se indique que aporta a solvencia que lle é propia como Entidade Local (se fose o caso) para facer fronte ás obrigacións e responsabilidades da concesión.</w:t>
+      <w:r w:rsidRPr="00C92E47">
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>Poderase prescindir deste trámite no caso de que esta informaci</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>ón veña recollida na certificación do punto 1 (certificación da AEAT) ou se xustifique adecuadamente a exención de presentar este certificado conforme a normativa vixente</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="338F6CC5" w14:textId="77777777" w:rsidR="00A84554" w:rsidRPr="00A84554" w:rsidRDefault="00A84554" w:rsidP="00A84554">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A84554">
+    <w:p w14:paraId="2562FE90" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRPr="00AF5E36" w:rsidRDefault="00C7298A" w:rsidP="008A3585">
+      <w:pPr>
+        <w:pStyle w:val="Textonotapie"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6957">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A84554">
-        <w:t xml:space="preserve"> No caso de non ser acadado o mínimo, deberase acreditar segundo 5.1.b)</w:t>
+      <w:r w:rsidRPr="005C6957">
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>on especificación do volume anual de negocios no ámbito de actividades correspondentes ao obxec</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>to da solicitude de concesión, considerarase</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> solvente o solicitante que teña xustificado un volume anual de negocio, no ano de maior volume dos tres presentados, igual ou superior </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>ao importe anual da cifra neta de negocios reflectidos n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>a memoria económico-financeira presentada.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="204C9989" w14:textId="77777777" w:rsidR="00A84554" w:rsidRDefault="00A84554" w:rsidP="00D056BA">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="61CCA35E" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRPr="00AF5E36" w:rsidRDefault="00C7298A" w:rsidP="008A3585">
+      <w:pPr>
+        <w:pStyle w:val="Textonotapie"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6957">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaalpie"/>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005C6957">
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Refdenotaalpie"/>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="gl-ES"/>
         </w:rPr>
-        <w:footnoteRef/>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>on especificación do volume anual de negocios no ámbito de actividades correspondentes ao obxec</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>Administracións ou Organismos Públicos:</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>to da solicitude de concesión, considerarase</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> solvente o solicitante que teña xustificado un volume anual de negocio, no ano de maior volume dos tres presentados, igual ou superior </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> conformidade coa normativa vixente</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>ao importe anual da cifra neta de negocios reflectidos n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>a memoria económico-financeira presentada.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="1BF6F5B8" w14:textId="77777777" w:rsidR="00B874EA" w:rsidRDefault="00B874EA" w:rsidP="00B874EA">
+    <w:p w14:paraId="02A42AD0" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRPr="00AF5E36" w:rsidRDefault="00C7298A" w:rsidP="008A3585">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5E36">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaalpie"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00AF5E36">
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486A13">
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Considerarase solvente </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5E36">
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+        <w:t>o solicitante que xustifique ter subscrito un seguro cunha entidade aseguradora, cun capital mínimo igual ou superior a 300.000€. A xustificación do seguro de indemnización por riscos profesionais efectuarase mediante a presentación dun certificado expedido polo asegurador, no que consten os importes  e riscos asegurados e a data de vencemento do seguro, incluíndo o compromiso de prórroga ou renovación do seguro, que garanta o mantemento da súa cobertura durante toda a execución do contrato. Entenderase cumprido este requisito polo solicitante que achegue, cando así sexa requirido para o efecto, un compromiso vinculante de subscrición do seguro esixido, no caso de resultar adxudicatario</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="6F0B22FC" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRPr="00CC27EF" w:rsidRDefault="00C7298A" w:rsidP="008A3585">
+      <w:pPr>
+        <w:pStyle w:val="Textonotapie"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC27EF">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaalpie"/>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00CC27EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Patrimonio neto ou capital social, ou ben cociente entre activos e pasivos, ao peche do último exercicio económico para o que estea vencida a obrigación de aprobación de contas anuais por importe igual ou superior ao esixido para os gastos anuais previstos no estudo económico financeiro</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="194A0AF2" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRPr="00CC27EF" w:rsidRDefault="00C7298A" w:rsidP="008A3585">
+      <w:pPr>
+        <w:pStyle w:val="Textonotapie"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC27EF">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaalpie"/>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00CC27EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Relación dos principais servizos ou traballos, correspondentes ao mesmo tipo ou natureza ao que corresponde ao obxecto desta solicitude, realizados nos últimos cinco anos, que inclúa importe, datas e o destinatario, público ou privado, dos mesmos.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="4892B7F6" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRPr="00CC27EF" w:rsidRDefault="00C7298A" w:rsidP="008A3585">
+      <w:pPr>
+        <w:pStyle w:val="Textonotapie"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC27EF">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaalpie"/>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00CC27EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reputarase solvente a estes efectos o ter disposto no prazo indicado dun responsable da actividade a desenvolver que acredite ter traballado en tarefas similares perante os tres últimos anos e asemade presentar, xunto co currículo do persoal da empresa, os certificados de vida laboral da Seguridade Social e  copia dos títulos académicos dos mesmos</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="1BF6F5B8" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00B874EA">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>O falseamento de información subministrada a Portos de Galicia supón unha infracción grave, segundo o Art. 132.f) da Lei 6/2017 de portos de Galicia. As infraccións graves sancionaranse con multas de ata 300.000€, segundo o Art. 137.1.b) da mesma Lei. A omisión ou aportación defectuosa de información subministrada a Portos de Galicia supón unha infracción leve, segundo o Art. 131.f) da Lei 6/2017 de portos de Galicia. As infraccións leves sancionaranse con multas de ata 60.000€, segundo o Art. 137.1.a) da mesma Lei.</w:t>
-[...23 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">O </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>O falseamento de información subministrada a Portos de Galicia supón unha infracción grave, segundo o Art. 132.f) da Lei 6/2017 de portos de Galicia. As infraccións graves sancionaranse con multas de ata 300.000€, segundo o Art. 137.1.b) da mesma Lei. A omisión ou aportación defectuosa de información subministrada a Portos de Galicia supón unha infracción leve, segundo o Art. 131.f) da Lei 6/2017 de portos de Galicia. As infraccións leves sancionaranse con multas de ata 60.000€, segundo o Art. 137.1.a) da mesma Lei.</w:t>
+        <w:t>falseamento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de información subministrada a Portos de Galicia supón </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>unha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> infracción grave, segundo o Art. 132.f) da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>Lei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6/2017 de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>portos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Galicia. As </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>infraccións</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> graves </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>sancionaranse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con multas de ata 300.000€, segundo o Art. 137.1.b) da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>mesma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>Lei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. A omisión </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aportación defectuosa de información subministrada a Portos de Galicia supón </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>unha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> infracción leve, segundo o Art. 131.f) da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>Lei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6/2017 de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>portos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Galicia. As </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>infraccións</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leves </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>sancionaranse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con multas de ata 60.000€, segundo o Art. 137.1.a) da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>mesma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>Lei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="8">
-    <w:p w14:paraId="7FF17269" w14:textId="77777777" w:rsidR="00C1084B" w:rsidRPr="00EC51B9" w:rsidRDefault="00C1084B" w:rsidP="00EC51B9">
+  <w:footnote w:id="11">
+    <w:p w14:paraId="6C3D4931" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00B874EA">
+      <w:pPr>
+        <w:pStyle w:val="Textonotapie"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaalpie"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>falseamento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de información subministrada a Portos de Galicia supón </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>unha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> infracción grave, segundo o Art. 132.f) da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>Lei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6/2017 de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>portos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Galicia. As </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>infraccións</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> graves </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>sancionaranse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con multas de ata 300.000€, segundo o Art. 137.1.b) da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>mesma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>Lei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. A omisión </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aportación defectuosa de información subministrada a Portos de Galicia supón </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>unha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> infracción leve, segundo o Art. 131.f) da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>Lei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6/2017 de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>portos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Galicia. As </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>infraccións</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leves </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>sancionaranse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con multas de ata 60.000€, segundo o Art. 137.1.a) da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>mesma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>Lei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="12">
+    <w:p w14:paraId="7FF17269" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRPr="00EC51B9" w:rsidRDefault="00C7298A" w:rsidP="00EC51B9">
       <w:pPr>
         <w:pStyle w:val="notasaopPortos"/>
       </w:pPr>
       <w:r w:rsidRPr="00EC51B9">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00EC51B9">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC51B9">
-        <w:t>So aplica no caso no que o solicitante desexe que Portos de Galicia autorice o emprego de medios mecánicos no título administrativo. Faga unha táboa para cada medio mecánico que desexe autorizar.</w:t>
+        <w:t xml:space="preserve">So aplica no caso no que o solicitante </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC51B9">
+        <w:t>desexe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC51B9">
+        <w:t xml:space="preserve"> que Portos de Galicia autorice o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC51B9">
+        <w:t>emprego</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC51B9">
+        <w:t xml:space="preserve"> de medios mecánicos no título administrativo. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC51B9">
+        <w:t>Faga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC51B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC51B9">
+        <w:t>unha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC51B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC51B9">
+        <w:t>táboa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC51B9">
+        <w:t xml:space="preserve"> para cada medio mecánico que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC51B9">
+        <w:t>desexe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC51B9">
+        <w:t xml:space="preserve"> autorizar.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="13">
+    <w:p w14:paraId="400E3752" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="notasaopPortos"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaalpie"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Segundo o Art. 78 da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 6/2017 de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>portos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de Galicia</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="14">
+    <w:p w14:paraId="7C6D0FB7" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A" w:rsidP="00C7298A">
+      <w:pPr>
+        <w:pStyle w:val="notasaopPortos"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaalpie"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Segundo o Art. 90.1.g) da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 6/2017 de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>portos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de Galicia</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="564F2FD2" w14:textId="77777777" w:rsidR="00B62A7B" w:rsidRDefault="00B62A7B">
+  <w:p w14:paraId="564F2FD2" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0E904E3A" w14:textId="77777777" w:rsidR="00817A3C" w:rsidRDefault="00817A3C">
+  <w:p w14:paraId="0E904E3A" w14:textId="77777777" w:rsidR="00C7298A" w:rsidRDefault="00C7298A">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
-        <w:lang w:eastAsia="gl-ES"/>
+        <w:lang w:eastAsia="gl-ES" w:bidi="lo-LA"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="5C544BD0" wp14:editId="28ED5D48">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>791845</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="280800" cy="396000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
           <wp:docPr id="28" name="image3.png"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image3.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
@@ -24650,72 +21697,72 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="280800" cy="396000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="65A0C28B" w14:textId="399E48E2" w:rsidR="00817A3C" w:rsidRDefault="00817A3C">
+  <w:p w14:paraId="65A0C28B" w14:textId="399E48E2" w:rsidR="00C7298A" w:rsidRDefault="00C7298A">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
-        <w:lang w:eastAsia="gl-ES"/>
+        <w:lang w:eastAsia="gl-ES" w:bidi="lo-LA"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="180340" distB="180340" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="7C1D0CED" wp14:editId="085EE231">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>1108710</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>791845</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="932400" cy="396000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides" distT="180340" distB="180340" distL="114300" distR="114300"/>
           <wp:docPr id="30" name="image2.png"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image2.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
@@ -25212,50 +22259,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D790CFE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="475AB3F0"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F8F226D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B048514A"/>
     <w:lvl w:ilvl="0" w:tplc="0456000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04560019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0456001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -25297,51 +22457,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04560019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0456001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11FB0809"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A281AAA"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25410,51 +22570,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135D7E32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C9007DAC"/>
     <w:lvl w:ilvl="0" w:tplc="D478ABA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04560019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0456001B" w:tentative="1">
@@ -25499,51 +22659,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04560019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0456001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="141634D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="617C3692"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -25585,51 +22745,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14AC3856"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA6482C8"/>
     <w:lvl w:ilvl="0" w:tplc="04560001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04560003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25698,51 +22858,51 @@
     <w:lvl w:ilvl="7" w:tplc="04560003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04560005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="169C1DFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="85E66F96"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25811,51 +22971,137 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A236C6D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A0EE5362"/>
+    <w:lvl w:ilvl="0" w:tplc="0456000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04560019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0456001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0456000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04560019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0456001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0456000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04560019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0456001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="291E1BAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6BDC4F96"/>
     <w:lvl w:ilvl="0" w:tplc="04560001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04560003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25924,51 +23170,51 @@
     <w:lvl w:ilvl="7" w:tplc="04560003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04560005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="299039AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ACD6FE0E"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
@@ -26013,51 +23259,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="323442B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C8F26002"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -26099,51 +23345,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="324A07F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB38489E"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26212,51 +23458,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42A62427"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D62CBB0"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26325,51 +23571,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44B234AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2748918"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26438,51 +23684,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46F13FE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18B0771A"/>
     <w:lvl w:ilvl="0" w:tplc="0456000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="755" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04560019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1475" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0456001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -26524,51 +23770,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5075" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04560019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5795" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0456001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6515" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="476774BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79C86CD6"/>
     <w:lvl w:ilvl="0" w:tplc="04560001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04560003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26637,51 +23883,51 @@
     <w:lvl w:ilvl="7" w:tplc="04560003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04560005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="485F25FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="416ACE70"/>
     <w:lvl w:ilvl="0" w:tplc="0456000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04560019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0456001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -26723,51 +23969,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04560019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0456001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="495C24DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="848A362A"/>
     <w:lvl w:ilvl="0" w:tplc="7A72E206">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
@@ -26812,51 +24058,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C9D72A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67FEF1DA"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26925,51 +24171,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DF31BAC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="84344CE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
@@ -27039,51 +24285,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Encabezado10"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51196BE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B756E2D2"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27152,51 +24398,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="531B6DA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC0628DA"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -27238,51 +24484,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56BF1885"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A71C4898"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -27324,51 +24570,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58B3102A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A6E6810"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27437,51 +24683,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="616474CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8280E50E"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -27523,51 +24769,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65373715"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27E2968A"/>
     <w:lvl w:ilvl="0" w:tplc="27AC68B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="EnumeracinsPortos"/>
       <w:lvlText w:val="%1ª.-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="646"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="289"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -27618,51 +24864,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67A4520F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9FE001C8"/>
     <w:lvl w:ilvl="0" w:tplc="04560001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04560003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27731,51 +24977,253 @@
     <w:lvl w:ilvl="7" w:tplc="04560003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04560005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="683B7895"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5B94D116"/>
+    <w:lvl w:ilvl="0" w:tplc="0456000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04560019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0456001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0456000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04560019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0456001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0456000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04560019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0456001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="690B0D45"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="40D81BC0"/>
+    <w:lvl w:ilvl="0" w:tplc="11400C72">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="10"/>
+        <w:szCs w:val="10"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04560003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04560005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2192" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04560001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2912" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04560003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3632" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04560005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4352" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04560001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04560003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04560005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6512" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A632180"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A802E410"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -27817,51 +25265,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C856826"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81BCB228"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -27903,51 +25351,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78D605AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80F00026"/>
     <w:lvl w:ilvl="0" w:tplc="F8BA8060">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1ª.-"/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="648"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:strike w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2ª.-"/>
       <w:lvlJc w:val="center"/>
@@ -28037,457 +25485,517 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="24"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="36"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="7">
-[...5 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="10">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="26">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="27">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="30"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="12"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0003"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B15183"/>
     <w:rsid w:val="000148CE"/>
     <w:rsid w:val="00032194"/>
     <w:rsid w:val="00043A9F"/>
     <w:rsid w:val="00057B7E"/>
     <w:rsid w:val="000863CE"/>
     <w:rsid w:val="000A3765"/>
     <w:rsid w:val="000A687C"/>
     <w:rsid w:val="000A7A89"/>
     <w:rsid w:val="000B24BF"/>
     <w:rsid w:val="000B2CF1"/>
     <w:rsid w:val="000C1831"/>
     <w:rsid w:val="000D16E4"/>
     <w:rsid w:val="00100B41"/>
     <w:rsid w:val="00105212"/>
     <w:rsid w:val="00114179"/>
+    <w:rsid w:val="0012187D"/>
     <w:rsid w:val="00192B5A"/>
+    <w:rsid w:val="0019729D"/>
     <w:rsid w:val="001B482A"/>
     <w:rsid w:val="001D0AAB"/>
     <w:rsid w:val="002024B2"/>
     <w:rsid w:val="00210113"/>
     <w:rsid w:val="00225F86"/>
     <w:rsid w:val="00250B19"/>
     <w:rsid w:val="00256541"/>
     <w:rsid w:val="002654BF"/>
     <w:rsid w:val="00275A03"/>
     <w:rsid w:val="00277FEC"/>
     <w:rsid w:val="00284011"/>
     <w:rsid w:val="0028713D"/>
     <w:rsid w:val="002944C7"/>
+    <w:rsid w:val="00297D27"/>
+    <w:rsid w:val="002B5E52"/>
     <w:rsid w:val="002E40B5"/>
     <w:rsid w:val="002E6635"/>
+    <w:rsid w:val="002F035B"/>
     <w:rsid w:val="00320622"/>
     <w:rsid w:val="0032717B"/>
     <w:rsid w:val="00341637"/>
     <w:rsid w:val="00360C75"/>
     <w:rsid w:val="003679A3"/>
     <w:rsid w:val="003778E0"/>
     <w:rsid w:val="003949B8"/>
     <w:rsid w:val="003C47B5"/>
     <w:rsid w:val="003D3571"/>
     <w:rsid w:val="00414E82"/>
     <w:rsid w:val="00456703"/>
     <w:rsid w:val="00465195"/>
     <w:rsid w:val="00471DD3"/>
     <w:rsid w:val="00472BA8"/>
     <w:rsid w:val="004A2A75"/>
     <w:rsid w:val="004A6B00"/>
+    <w:rsid w:val="004B5A21"/>
     <w:rsid w:val="004C1EE8"/>
     <w:rsid w:val="004D4025"/>
     <w:rsid w:val="004F14D2"/>
+    <w:rsid w:val="005044C3"/>
     <w:rsid w:val="00505C13"/>
     <w:rsid w:val="0053568B"/>
     <w:rsid w:val="00537E18"/>
     <w:rsid w:val="00544DC3"/>
     <w:rsid w:val="00553BF0"/>
     <w:rsid w:val="005707AF"/>
     <w:rsid w:val="00572F1A"/>
     <w:rsid w:val="005A224D"/>
     <w:rsid w:val="005D00C4"/>
     <w:rsid w:val="005F79C5"/>
     <w:rsid w:val="00602041"/>
     <w:rsid w:val="00614F72"/>
     <w:rsid w:val="00626F74"/>
     <w:rsid w:val="00640BBA"/>
     <w:rsid w:val="006437F0"/>
     <w:rsid w:val="00650BDA"/>
     <w:rsid w:val="00650C54"/>
     <w:rsid w:val="00673F6E"/>
     <w:rsid w:val="00676C52"/>
     <w:rsid w:val="00681621"/>
     <w:rsid w:val="00683894"/>
     <w:rsid w:val="00697412"/>
     <w:rsid w:val="006D0386"/>
     <w:rsid w:val="006F1247"/>
     <w:rsid w:val="007252A7"/>
     <w:rsid w:val="00733C8B"/>
     <w:rsid w:val="007515B7"/>
     <w:rsid w:val="007526F6"/>
     <w:rsid w:val="0075685E"/>
     <w:rsid w:val="00773940"/>
     <w:rsid w:val="00775BDB"/>
     <w:rsid w:val="007B423F"/>
     <w:rsid w:val="007B51E5"/>
     <w:rsid w:val="007D3B77"/>
     <w:rsid w:val="007E32B1"/>
     <w:rsid w:val="007E49B7"/>
     <w:rsid w:val="0080681C"/>
     <w:rsid w:val="00817A3C"/>
     <w:rsid w:val="008214A7"/>
     <w:rsid w:val="00825E09"/>
     <w:rsid w:val="008553EA"/>
     <w:rsid w:val="008619B4"/>
     <w:rsid w:val="008620BA"/>
+    <w:rsid w:val="008944AB"/>
     <w:rsid w:val="00894B00"/>
     <w:rsid w:val="008A1905"/>
+    <w:rsid w:val="008A3585"/>
     <w:rsid w:val="008E0649"/>
     <w:rsid w:val="008E1CF0"/>
     <w:rsid w:val="00903AE5"/>
     <w:rsid w:val="009231E6"/>
     <w:rsid w:val="00943C6B"/>
     <w:rsid w:val="00966FD9"/>
     <w:rsid w:val="00971C7E"/>
     <w:rsid w:val="00977950"/>
     <w:rsid w:val="009A7769"/>
     <w:rsid w:val="009C7A57"/>
     <w:rsid w:val="009E71FC"/>
     <w:rsid w:val="00A31833"/>
     <w:rsid w:val="00A36CC3"/>
+    <w:rsid w:val="00A40DFD"/>
     <w:rsid w:val="00A60AF9"/>
     <w:rsid w:val="00A733D9"/>
     <w:rsid w:val="00A84554"/>
     <w:rsid w:val="00A8511D"/>
     <w:rsid w:val="00A9604A"/>
     <w:rsid w:val="00AB077E"/>
     <w:rsid w:val="00AC4BE3"/>
     <w:rsid w:val="00AF216C"/>
     <w:rsid w:val="00AF3818"/>
     <w:rsid w:val="00B04674"/>
     <w:rsid w:val="00B10BA8"/>
     <w:rsid w:val="00B15183"/>
     <w:rsid w:val="00B20074"/>
     <w:rsid w:val="00B20919"/>
     <w:rsid w:val="00B33102"/>
     <w:rsid w:val="00B62A7B"/>
     <w:rsid w:val="00B874EA"/>
     <w:rsid w:val="00BA2212"/>
     <w:rsid w:val="00BA4DC9"/>
     <w:rsid w:val="00BB569E"/>
     <w:rsid w:val="00BC1764"/>
     <w:rsid w:val="00BC55A3"/>
     <w:rsid w:val="00BD0E5F"/>
     <w:rsid w:val="00BF18C5"/>
     <w:rsid w:val="00C1084B"/>
     <w:rsid w:val="00C22860"/>
     <w:rsid w:val="00C426B3"/>
     <w:rsid w:val="00C6016B"/>
+    <w:rsid w:val="00C7298A"/>
     <w:rsid w:val="00C73284"/>
     <w:rsid w:val="00C77631"/>
+    <w:rsid w:val="00CB1AF6"/>
+    <w:rsid w:val="00CC1937"/>
     <w:rsid w:val="00CC3660"/>
     <w:rsid w:val="00CE0AB2"/>
     <w:rsid w:val="00CE4D78"/>
     <w:rsid w:val="00D056BA"/>
     <w:rsid w:val="00D173BF"/>
     <w:rsid w:val="00D3424C"/>
     <w:rsid w:val="00D4064F"/>
     <w:rsid w:val="00D55F3B"/>
     <w:rsid w:val="00D923C3"/>
     <w:rsid w:val="00D963F1"/>
     <w:rsid w:val="00DA48BC"/>
     <w:rsid w:val="00DB178D"/>
     <w:rsid w:val="00DB39A1"/>
     <w:rsid w:val="00DB6DF0"/>
     <w:rsid w:val="00DC03D6"/>
     <w:rsid w:val="00DC0C00"/>
+    <w:rsid w:val="00E05E5F"/>
     <w:rsid w:val="00E24F04"/>
     <w:rsid w:val="00E34E30"/>
     <w:rsid w:val="00E43E79"/>
     <w:rsid w:val="00E62E95"/>
     <w:rsid w:val="00E700D8"/>
     <w:rsid w:val="00E741D0"/>
     <w:rsid w:val="00E7748A"/>
     <w:rsid w:val="00E97FC1"/>
     <w:rsid w:val="00EA2F00"/>
     <w:rsid w:val="00EB324C"/>
     <w:rsid w:val="00EC0001"/>
     <w:rsid w:val="00EC45D9"/>
     <w:rsid w:val="00EC51B9"/>
     <w:rsid w:val="00ED1831"/>
     <w:rsid w:val="00EF52C5"/>
     <w:rsid w:val="00F11AEB"/>
     <w:rsid w:val="00F20486"/>
     <w:rsid w:val="00F61EE6"/>
     <w:rsid w:val="00F70301"/>
     <w:rsid w:val="00F83372"/>
     <w:rsid w:val="00F96804"/>
     <w:rsid w:val="00FC12C6"/>
     <w:rsid w:val="00FC4DB3"/>
     <w:rsid w:val="00FE6037"/>
     <w:rsid w:val="00FF05F4"/>
     <w:rsid w:val="00FF1F3A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="es-ES"/>
+  <w:themeFontLang w:val="es-ES" w:bidi="lo-LA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2A6AF5E9"/>
   <w15:docId w15:val="{FCB38440-7CFB-412A-97E6-AD6FAE939D28}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="gl-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -28508,51 +26016,51 @@
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -29988,51 +27496,50 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00286153"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
     <w:name w:val="Texto nota pie Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textonotapie"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000D16E4"/>
     <w:rPr>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaalpie">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00286153"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText22">
     <w:name w:val="Body Text 22"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00286153"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="240"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText23">
     <w:name w:val="Body Text 23"/>
@@ -30776,51 +28283,53 @@
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
       <w:lang w:eastAsia="gl-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="T11ntextosPortos">
     <w:name w:val="T11n textos Portos"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="T11ntextosPortosCar"/>
     <w:qFormat/>
     <w:rsid w:val="000D16E4"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
       <w:b/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="c11corpotextoPortos">
     <w:name w:val="c11 corpo texto Portos"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="c11corpotextoPortosCar"/>
     <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="008E1CF0"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaalfinal">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008A1905"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
@@ -31012,723 +28521,482 @@
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EnumeracinsPortos">
     <w:name w:val="Enumeracións Portos"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EnumeracinsPortosCar"/>
     <w:qFormat/>
     <w:rsid w:val="00B874EA"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="34"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="c11corpotextoPortosCar">
+    <w:name w:val="c11 corpo texto Portos Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="c11corpotextoPortos"/>
+    <w:uiPriority w:val="1"/>
+    <w:locked/>
+    <w:rsid w:val="002B5E52"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="51851605">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="53553563">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="65537162">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="90132452">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="353923068">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="394864097">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="429665787">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="514616205">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="660548576">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="837156869">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="949898011">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1040545414">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1089427631">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1442870336">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1604994861">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1647779419">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1654873650">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1764716573">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1767768936">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1842889531">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/detalle-procedemento?codtram=PR004A." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/portada?gateway=true&amp;lang=gl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/portada?gateway=true&amp;lang=gl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/detalle-procedemento?codtram=PR004A." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.gal/gl/web/portos-de-galicia/informacion-regulamento-europeo-xeral-de-proteccion-de-datos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/documents/10627/97704/07A+REMISI%C3%93N+DE+CONTRATO+DE+SUBMINISTRO+de+t%C3%ADtulo+de+ocupaci%C3%B3n+do+dominio+p%C3%BAblico+portuario.docx/5e47f32f-5621-4463-bccc-c232689dd622" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.seg-social.gob.es/wps/portal/sede/sede/Ciudadanos/CiudadanoDetalle/!ut/p/z1/rVRdk5owFP0r-8Ij5obP0Dd0HFYra13LKrw4IQRNq4GFrK799QXWmZ3dVu2M5SXD5eacwzm5QQlaokTSvVhTJQpJt817nDgrEzsW9gBPAhgNwY_Cr5FnzsxghNGia4Azjw8oubz_CSUoYVKVaoPimmd8xQqpuBRZUWvQFjRg4iWjGZVtRci8qHa8vjveMV4pkQtGu1YDMHGsFq1kIkNxhlNCbdPVc2zauuUypqeuy3XP9tzcMWhu4fSk_ow88K6qX7R8VxC6hksGXSQxHDRGyXpbpG9p-DI1yRolFc95xaveS9WUN0qVXzTQ4HA49MqiUnTbqzuzVEUlV3X9rStqUJ7WQWcyz4pKA6XBSAomir_hb4paoeUHXBQ3rrnvigGC5keiPsyfwMAQmGixF_yAItkk1aiev4ficZzltpXqNm1DMYilE84M3WAcjCwntm1TdA-fGQI8s1uGKRk9zjAQ90aGN3h7SgCPwZiAExLwvdk8mjxgE1zrRvjxtUQbn40qHISNzyVVG7091Gh55mijJeCzn1Asfjw_J34zQ22ir01WtwzReaY_Eulb4OPpd8e4H2KYXrDsnwbxYiIB4Bvhx9cG-X8bebqNyl20I-ZR__lIjuZ2vxukJBya9nq3Cmu-0OPx_lf_QU_i30pFaaU!/dz/d5/L2dBISEvZ0FBIS9nQSEh/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/documents/10627/97704/07A+REMISI%C3%93N+DE+CONTRATO+DE+SUBMINISTRO+de+t%C3%ADtulo+de+ocupaci%C3%B3n+do+dominio+p%C3%BAblico+portuario.docx/5e47f32f-5621-4463-bccc-c232689dd622" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agpd.es" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/documents/10627/97704/07B+IDENTIFICACI%C3%93N+DE+CONTADOR+CONECTADO+%C3%81+REDE+DE+PORTOS+DE+GALICIA+de+t%C3%ADtulo+de+ocupaci%C3%B3n+do+dominio+p%C3%BAblico+portuario.docx/46cef386-c281-48a2-b02a-b973b47bb30c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agenciatributaria.gob.es/AEAT.sede/tramitacion/G315.shtml" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:portos@portosdegalicia.como" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.gal/es/directorio-unidades-administrativas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/portada?gateway=true&amp;lang=gl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/portada?gateway=true&amp;lang=gl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/documents/10627/97704/14+MEDIOS+MEC%C3%81NICOS+%28AUTORIZACI%C3%93N+OU+REGULARIZACI%C3%93N%29+en+t%C3%ADtulo+de+ocupaci%C3%B3n+do+dominio+p%C3%BAblico+portuario.docm/b76b9a28-d187-44b6-a4a3-409d0640c895" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/gl/modelos-aval-bancario-garantia-fianza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/detalle-procedemento?codtram=PR004A." TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/detalle-procedemento?codtram=PR004A." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edps.europa.eu/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/portada?langId=es_ES" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/documents/10627/97704/07B+IDENTIFICACI%C3%93N+DE+CONTADOR+CONECTADO+%C3%81+REDE+DE+PORTOS+DE+GALICIA+de+t%C3%ADtulo+de+ocupaci%C3%B3n+do+dominio+p%C3%BAblico+portuario.docx/46cef386-c281-48a2-b02a-b973b47bb30c" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agenciatributaria.gob.es/AEAT.sede/tramitacion/G315.shtml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/portada?gateway=true&amp;lang=gl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/portada?gateway=true&amp;lang=gl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/detalle-procedemento?codtram=PR004A." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/documents/10627/97704/14+MEDIOS+MEC%C3%81NICOS+%28AUTORIZACI%C3%93N+OU+REGULARIZACI%C3%93N%29+en+t%C3%ADtulo+de+ocupaci%C3%B3n+do+dominio+p%C3%BAblico+portuario.docm/b76b9a28-d187-44b6-a4a3-409d0640c895" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/gl/modelos-aval-bancario-garantia-fianza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/detalle-procedemento?codtram=PR004A." TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/documents/10627/97704/11B+TRANSMISI%C3%93N+de+concesi%C3%B3n+no+dominio+p%C3%BAblico+portuario+%28CONCELLOS%29.docm/1f269aea-3371-4dc8-ab02-00579f087d9a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/documents/10627/97704/07B+IDENTIFICACI%C3%93N+DE+CONTADOR+CONECTADO+%C3%81+REDE+DE+PORTOS+DE+GALICIA+de+t%C3%ADtulo+de+ocupaci%C3%B3n+do+dominio+p%C3%BAblico+portuario.docx/46cef386-c281-48a2-b02a-b973b47bb30c" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/documents/10627/97704/07B+IDENTIFICACI%C3%93N+DE+CONTADOR+CONECTADO+%C3%81+REDE+DE+PORTOS+DE+GALICIA+de+t%C3%ADtulo+de+ocupaci%C3%B3n+do+dominio+p%C3%BAblico+portuario.docx/46cef386-c281-48a2-b02a-b973b47bb30c" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/portada?langId=es_ES" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.gal/es/directorio-unidades-administrativas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/gl/modelos-aval-bancario-garantia-fianza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/portada?gateway=true&amp;lang=gl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/portada?gateway=true&amp;lang=gl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.agenciatributaria.gob.es/Sede/procedimientoini/G313.shtml" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/detalle-procedemento?codtram=PR004A." TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/detalle-procedemento?codtram=PR004A." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/documents/10627/97704/07A+REMISI%C3%93N+DE+CONTRATO+DE+SUBMINISTRO+de+t%C3%ADtulo+de+ocupaci%C3%B3n+do+dominio+p%C3%BAblico+portuario.docx/5e47f32f-5621-4463-bccc-c232689dd622" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conselleriadefacenda.gal/es_ES/areas-tematicas/politica-financeira-e-tesouro/caixa-xeral-de-depositos/informacion-xeral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/documents/10627/97704/07A+REMISI%C3%93N+DE+CONTRATO+DE+SUBMINISTRO+de+t%C3%ADtulo+de+ocupaci%C3%B3n+do+dominio+p%C3%BAblico+portuario.docx/5e47f32f-5621-4463-bccc-c232689dd622" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portosdegalicia.gal/documents/10627/97704/06B+BONIFICACI%C3%93N+OU+EXENCI%C3%93N+DE+TAXAS+en+t%C3%ADtulo+de+ocupaci%C3%B3n+do+dominio+p%C3%BAblico+portuario+%28CONCELLOS%29.docm/1a2c7baf-fd95-4bab-9eb0-cf9ac95f93fe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\albit\Desktop\Plantilla%20p&#225;xina%20t&#225;boas%20PORTOS_REV%2022030702.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:docParts>
-    <w:docPart>
-[...27 lines deleted...]
-    </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DF93A5A9A86E4C449C0CC5D32155C692"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{420D78AC-77E2-44E6-BCAF-0F387957C28D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00495B22" w:rsidRDefault="004F06B6" w:rsidP="004F06B6">
           <w:pPr>
             <w:pStyle w:val="DF93A5A9A86E4C449C0CC5D32155C6922"/>
           </w:pPr>
           <w:r w:rsidRPr="0043426A">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:color w:val="00B0F0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>ESCOLLA UNHA OPCIÓN</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="BFCA5F92BF564C7EA5326394D42CDC4A"/>
+        <w:name w:val="5FBBBCC02B4C49079BFB5BBC723828DE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{189C8462-8A30-465B-B766-92CE90E062B7}"/>
+        <w:guid w:val="{D5C0C27C-AC09-44E9-ABB4-C47F453D0F25}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00495B22" w:rsidRDefault="004F06B6" w:rsidP="004F06B6">
+        <w:p w:rsidR="007321E0" w:rsidRDefault="002100E0" w:rsidP="002100E0">
           <w:pPr>
-            <w:pStyle w:val="BFCA5F92BF564C7EA5326394D42CDC4A2"/>
+            <w:pStyle w:val="5FBBBCC02B4C49079BFB5BBC723828DE"/>
           </w:pPr>
-          <w:r w:rsidRPr="009231E6">
+          <w:r>
             <w:rPr>
-              <w:rStyle w:val="Textodelmarcadordeposicin"/>
-[...4 lines deleted...]
-              <w:szCs w:val="14"/>
+              <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+              <w:color w:val="00B0F0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Clic aquí para seleccionar porto </w:t>
+            <w:t>ESCOLLA PORTO</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="37BA298157654C03B2EB6BC0E3BA6117"/>
+        <w:name w:val="562E1B8D197F48B18BC57F4B5DA27C8C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C125B1AA-E51A-4D0C-94E2-C9BE1C6FD462}"/>
+        <w:guid w:val="{94DCB223-9F55-4A5D-9544-25DF4B2F701F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00495B22" w:rsidRDefault="004F06B6" w:rsidP="004F06B6">
+        <w:p w:rsidR="0091367A" w:rsidRDefault="00303C8F" w:rsidP="00303C8F">
           <w:pPr>
-            <w:pStyle w:val="37BA298157654C03B2EB6BC0E3BA61172"/>
+            <w:pStyle w:val="562E1B8D197F48B18BC57F4B5DA27C8C"/>
           </w:pPr>
-          <w:r w:rsidRPr="009231E6">
+          <w:r>
             <w:rPr>
-              <w:rStyle w:val="Textodelmarcadordeposicin"/>
-[...4 lines deleted...]
-              <w:szCs w:val="14"/>
+              <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+              <w:color w:val="00B0F0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>Escolla unha opción</w:t>
+            <w:t>ESCOLLA PORTO</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="8BFAE38388DC441691CA1533437D8B14"/>
+        <w:name w:val="FBF53F753A7042FB857820212ED845AF"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{D07F1263-C590-40FE-B32F-1CB39C2FFEF5}"/>
+        <w:guid w:val="{A9F0A227-8E32-46B7-A2EF-EF33E6CEDC20}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00495B22" w:rsidRDefault="004F06B6" w:rsidP="004F06B6">
+        <w:p w:rsidR="00E036E2" w:rsidRDefault="0091367A" w:rsidP="0091367A">
           <w:pPr>
-            <w:pStyle w:val="8BFAE38388DC441691CA1533437D8B142"/>
-[...304 lines deleted...]
-            <w:pStyle w:val="8B2F4022FEDD4ACD838A99C4DA54242E2"/>
+            <w:pStyle w:val="FBF53F753A7042FB857820212ED845AF"/>
           </w:pPr>
           <w:r>
             <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
               <w:color w:val="00B0F0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>ESCOLLA UN PORTO</w:t>
-          </w:r>
-[...61 lines deleted...]
-            <w:t>ESCOLLA UNHA ZONA</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -31759,166 +29027,186 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="MS Gothic"/>
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Xunta Sans">
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRoman,Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DokChampa">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008753C5"/>
     <w:rsid w:val="0001523C"/>
     <w:rsid w:val="000F2CCF"/>
     <w:rsid w:val="00116830"/>
     <w:rsid w:val="001D681C"/>
+    <w:rsid w:val="002100E0"/>
     <w:rsid w:val="00263808"/>
     <w:rsid w:val="00283688"/>
     <w:rsid w:val="002D3698"/>
+    <w:rsid w:val="00303C8F"/>
+    <w:rsid w:val="00387060"/>
     <w:rsid w:val="00431D71"/>
     <w:rsid w:val="00495B22"/>
     <w:rsid w:val="004C662E"/>
     <w:rsid w:val="004F06B6"/>
     <w:rsid w:val="00544325"/>
     <w:rsid w:val="006017E7"/>
+    <w:rsid w:val="007321E0"/>
     <w:rsid w:val="00867F74"/>
     <w:rsid w:val="008753C5"/>
+    <w:rsid w:val="0091367A"/>
     <w:rsid w:val="00953E29"/>
     <w:rsid w:val="00956D2D"/>
     <w:rsid w:val="00B071F9"/>
     <w:rsid w:val="00C35119"/>
     <w:rsid w:val="00C621AB"/>
     <w:rsid w:val="00CB2C23"/>
+    <w:rsid w:val="00E036E2"/>
     <w:rsid w:val="00EE7FDE"/>
     <w:rsid w:val="00EF70E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="es-ES"/>
+  <w:themeFontLang w:val="es-ES" w:bidi="lo-LA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
@@ -32505,50 +29793,74 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Times New Roman" w:hAnsi="Xunta Sans" w:cs="Arial"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="gl-ES" w:eastAsia="gl-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DACBCED06ED54890970E5873FD2A56272">
     <w:name w:val="DACBCED06ED54890970E5873FD2A56272"/>
     <w:rsid w:val="004F06B6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Times New Roman" w:hAnsi="Xunta Sans" w:cs="Arial"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="gl-ES" w:eastAsia="gl-ES"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5FBBBCC02B4C49079BFB5BBC723828DE">
+    <w:name w:val="5FBBBCC02B4C49079BFB5BBC723828DE"/>
+    <w:rsid w:val="002100E0"/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial Unicode MS"/>
+      <w:lang w:val="gl-ES" w:eastAsia="gl-ES" w:bidi="lo-LA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="562E1B8D197F48B18BC57F4B5DA27C8C">
+    <w:name w:val="562E1B8D197F48B18BC57F4B5DA27C8C"/>
+    <w:rsid w:val="00303C8F"/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial Unicode MS"/>
+      <w:lang w:val="gl-ES" w:eastAsia="gl-ES" w:bidi="lo-LA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FBF53F753A7042FB857820212ED845AF">
+    <w:name w:val="FBF53F753A7042FB857820212ED845AF"/>
+    <w:rsid w:val="0091367A"/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial Unicode MS"/>
+      <w:lang w:val="gl-ES" w:eastAsia="gl-ES" w:bidi="lo-LA"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -32828,77 +30140,77 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh4kDjdApPUd1sF1QRU+VsASXoT4w==">AMUW2mXX7URKbzmyZON6e1rsJpKK2OdN9/eYA2WPyM/FN683m2G4FHrcQZfNXWwa8mLUrapDDzlL+gD/89N35CrbzCQgL2XxkSqZS4HFj8Dy/7uJy/OwDbJkvG+M8XprvfdGA/JvhKaK</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\CHICAGO.XSL" StyleName="Chicago" Version="16"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{131BBA55-9751-4872-A485-DB6D3944DBB9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53A5DC67-45F9-4A15-9B1A-D3A9D853B487}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Plantilla páxina táboas PORTOS_REV 22030702</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>35266</Characters>
+  <Pages>13</Pages>
+  <Words>4624</Words>
+  <Characters>26360</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>293</Lines>
-  <Paragraphs>82</Paragraphs>
+  <Lines>219</Lines>
+  <Paragraphs>61</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>41370</CharactersWithSpaces>
+  <CharactersWithSpaces>30923</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Alba Barbadillo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>