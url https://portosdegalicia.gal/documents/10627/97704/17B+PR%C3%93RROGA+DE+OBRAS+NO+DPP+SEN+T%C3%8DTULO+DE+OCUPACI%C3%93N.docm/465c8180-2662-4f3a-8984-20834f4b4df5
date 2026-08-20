--- v0 (2025-10-21)
+++ v1 (2026-08-20)
@@ -16,61 +16,219 @@
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="51143B92" w14:textId="6B4F3763" w:rsidR="00E24F04" w:rsidRPr="004C1EE8" w:rsidRDefault="003679A3" w:rsidP="004C1EE8">
+    <w:p w14:paraId="51143B92" w14:textId="59C7750E" w:rsidR="00E24F04" w:rsidRPr="004C1EE8" w:rsidRDefault="00F219A0" w:rsidP="004C1EE8">
       <w:pPr>
         <w:pStyle w:val="T12nTtuloDOCsPorto"/>
       </w:pPr>
-      <w:r w:rsidRPr="009D53C3">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="gl-ES" w:bidi="lo-LA"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53E274E6" wp14:editId="4F67A3D5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3857625</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-1191260</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1457325" cy="395605"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="23495"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Rectángulo 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1457325" cy="395605"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="19050">
+                          <a:solidFill>
+                            <a:srgbClr val="0070C0"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="23DAFB56" w14:textId="4664E201" w:rsidR="00F219A0" w:rsidRPr="00E3601A" w:rsidRDefault="00F219A0" w:rsidP="00F219A0">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="0070C0"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E3601A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="0070C0"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">MODELO </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="0070C0"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>16B</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="53E274E6" id="Rectángulo 2" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:303.75pt;margin-top:-93.8pt;width:114.75pt;height:31.15pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB84IuFqQIAAJwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r3bcpl2NOkWQosOA&#10;og3aDj0rshQbkEVNUmJnb7Nn2YuNkh0n6IIdhuWgkOafvk8kb267RpGtsK4GXdDJWUqJ0BzKWq8L&#10;+u31/tNnSpxnumQKtCjoTjh6O/v44aY1ucigAlUKSzCJdnlrClp5b/IkcbwSDXNnYIRGowTbMI+q&#10;XSelZS1mb1SSpell0oItjQUunMOvd72RzmJ+KQX3T1I64YkqKN7Nx9PGcxXOZHbD8rVlpqr5cA32&#10;D7doWK2x6JjqjnlGNrb+I1VTcwsOpD/j0CQgZc1FxIBoJuk7NC8VMyJiQXKcGWly/y8tf9wuLanL&#10;gmaUaNbgEz0jab9+6vVGAckCQa1xOfq9mKUdNIdiQNtJ24R/xEG6SOpuJFV0nnD8OLmYXp1nU0o4&#10;2s6vp5fpNCRNDtHGOv9FQEOCUFCL9SOXbPvgfO+6dwnFNNzXSuF3litNWqxwnU7TGOFA1WWwBqOz&#10;69VCWbJl4e3Tq3QRnxsLH7mhpjTeJmDsUUXJ75ToCzwLifQgjqyvEBpTjGkZ50L7SW+qWCn6atMU&#10;fwPK2MohImJWGhOGzBJvOeYeEpzO3TMw+IdQEft6DB6g/y14jIiVQfsxuKk12FPIFKIaKvf+e5J6&#10;agJLvlt16BLEFZQ77CML/YA5w+9rfMwH5vySWZwonD3cEv4JD6kAHw0GiZIK7I9T34M/NjpaKWlx&#10;Qgvqvm+YFZSorxpH4HpycRFGOirYZBkq9tiyOrboTbMAbIQJ7iPDoxj8vdqL0kLzhstkHqqiiWmO&#10;tQvKvd0rC99vDlxHXMzn0Q3H2DD/oF8MD8kDwaFZX7s3Zs3Q0R5n4RH208zyd43d+4ZIDfONB1nH&#10;rj/wOlCPKyD20LCuwo451qPXYanOfgMAAP//AwBQSwMEFAAGAAgAAAAhALZ7qZHjAAAADQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8Fqg0AQhu+FvsMyhd6SNYaoGNcgBQMtpZDE0uvG3ajUnRV3Y+zb&#10;d3JqjzPz8c/3Z7vZ9GzSo+ssClgtA2Aaa6s6bARUp3KRAHNeopK9RS3gRzvY5Y8PmUyVveFBT0ff&#10;MApBl0oBrfdDyrmrW22kW9pBI90udjTS0zg2XI3yRuGm52EQRNzIDulDKwf90ur6+3g1Aj7ezVez&#10;LwpZTeXps6wO+1f7Fgrx/DQXW2Bez/4Phrs+qUNOTmd7ReVYLyAK4g2hAharJI6AEZKsY6p3vq/C&#10;zRp4nvH/LfJfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHzgi4WpAgAAnAUAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALZ7qZHjAAAADQEAAA8A&#10;AAAAAAAAAAAAAAAAAwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAATBgAAAAA=&#10;" filled="f" strokecolor="#0070c0" strokeweight="1.5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="23DAFB56" w14:textId="4664E201" w:rsidR="00F219A0" w:rsidRPr="00E3601A" w:rsidRDefault="00F219A0" w:rsidP="00F219A0">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="0070C0"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E3601A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="0070C0"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">MODELO </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="0070C0"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>16B</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="003679A3" w:rsidRPr="009D53C3">
         <w:t xml:space="preserve">SOLICITUDE </w:t>
       </w:r>
       <w:r w:rsidR="00506FFC">
         <w:t>XEFATURA DE ZONA DE PORTOS DE GALICIA</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D4025">
+      <w:r w:rsidR="003679A3" w:rsidRPr="004D4025">
         <w:rPr>
           <w:rStyle w:val="Ttulo1Car"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D173BF">
         <w:t xml:space="preserve">DE </w:t>
       </w:r>
       <w:r w:rsidR="001545A4">
         <w:t>PRÓRROGA DE EXECUCIÓN</w:t>
       </w:r>
       <w:r w:rsidR="0050659B">
         <w:t xml:space="preserve"> D</w:t>
       </w:r>
       <w:r w:rsidR="001545A4">
         <w:t>AS</w:t>
       </w:r>
       <w:r w:rsidR="0050659B">
         <w:t xml:space="preserve"> OBRAS</w:t>
       </w:r>
       <w:r w:rsidR="001545A4">
         <w:t xml:space="preserve"> A EXECUTAR</w:t>
@@ -287,51 +445,51 @@
       <w:tr w:rsidR="001D39E6" w:rsidRPr="00AF44B8" w14:paraId="04FF17F5" w14:textId="77777777" w:rsidTr="005B455D">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7ADA8AF0" w14:textId="77777777" w:rsidR="001D39E6" w:rsidRPr="00AF44B8" w:rsidRDefault="001D39E6" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="00AF44B8">
               <w:t>Seleccione o tipo:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D111FD6" w14:textId="77777777" w:rsidR="001D39E6" w:rsidRPr="00AF44B8" w:rsidRDefault="0010715B" w:rsidP="005B455D">
+          <w:p w14:paraId="2D111FD6" w14:textId="77777777" w:rsidR="001D39E6" w:rsidRPr="00AF44B8" w:rsidRDefault="00272CD7" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-73748610"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001D39E6" w:rsidRPr="00AF44B8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
@@ -513,51 +671,51 @@
               <w:t>(escriba aquí)</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF44B8">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D39E6" w:rsidRPr="00AF44B8" w14:paraId="1D40FBEE" w14:textId="77777777" w:rsidTr="005B455D">
         <w:trPr>
           <w:trHeight w:val="194"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B85F627" w14:textId="77777777" w:rsidR="001D39E6" w:rsidRPr="00AF44B8" w:rsidRDefault="0010715B" w:rsidP="005B455D">
+          <w:p w14:paraId="3B85F627" w14:textId="77777777" w:rsidR="001D39E6" w:rsidRPr="00AF44B8" w:rsidRDefault="00272CD7" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-486010626"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001D39E6" w:rsidRPr="00AF44B8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001D39E6" w:rsidRPr="00AF44B8">
               <w:t xml:space="preserve">PERSOA XURÍDICA </w:t>
             </w:r>
@@ -1129,92 +1287,92 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1802A21B" w14:textId="77777777" w:rsidR="001D39E6" w:rsidRPr="00AF44B8" w:rsidRDefault="001D39E6" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3811A460" w14:textId="77777777" w:rsidR="001D39E6" w:rsidRPr="00AF44B8" w:rsidRDefault="001D39E6" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:r w:rsidRPr="00AF44B8">
               <w:t>As persoas obrigadas a relacionarse a través de medios electrónicos coa administración deberán optar, en todo caso, pola notificación por medios electrónicos sen que sexa válida para elas, nin produza efectos, unha opción diferente.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17DBC40E" w14:textId="77777777" w:rsidR="001D39E6" w:rsidRPr="00AF44B8" w:rsidRDefault="001D39E6" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="64FD0402" w14:textId="77777777" w:rsidR="001D39E6" w:rsidRPr="00AF44B8" w:rsidRDefault="0010715B" w:rsidP="005B455D">
+          <w:p w14:paraId="64FD0402" w14:textId="77777777" w:rsidR="001D39E6" w:rsidRPr="00AF44B8" w:rsidRDefault="00272CD7" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-311482382"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001D39E6" w:rsidRPr="00AF44B8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001D39E6" w:rsidRPr="00AF44B8">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001D39E6" w:rsidRPr="00AF44B8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Electrónica</w:t>
             </w:r>
             <w:r w:rsidR="001D39E6" w:rsidRPr="00AF44B8">
               <w:t xml:space="preserve"> a través del Sistema de notificación electrónica de Galicia-Notifica.gal, https://notifica.xunta.gal. Solo poderase acceder a la notificación co certificado electrónico asociado ao NIF da persoa indicada. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="598FA009" w14:textId="77777777" w:rsidR="001D39E6" w:rsidRPr="00AF44B8" w:rsidRDefault="001D39E6" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="75FB54E7" w14:textId="77777777" w:rsidR="001D39E6" w:rsidRPr="00AF44B8" w:rsidRDefault="0010715B" w:rsidP="005B455D">
+          <w:p w14:paraId="75FB54E7" w14:textId="77777777" w:rsidR="001D39E6" w:rsidRPr="00AF44B8" w:rsidRDefault="00272CD7" w:rsidP="005B455D">
             <w:pPr>
               <w:pStyle w:val="c9Textocorpotboas1Portos"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-858817407"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001D39E6" w:rsidRPr="00AF44B8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001D39E6" w:rsidRPr="00AF44B8">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -4973,51 +5131,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>NIF da entidade solicitante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2172" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0668CBEA" w14:textId="77777777" w:rsidR="002F2802" w:rsidRDefault="0010715B">
+          <w:p w14:paraId="0668CBEA" w14:textId="77777777" w:rsidR="002F2802" w:rsidRDefault="00272CD7">
             <w:pPr>
               <w:pStyle w:val="c11corpotextoPortos"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:id w:val="-957029699"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -5103,51 +5261,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Imposto de actividades económicas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2172" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="508C3E21" w14:textId="77777777" w:rsidR="002F2802" w:rsidRDefault="0010715B">
+          <w:p w14:paraId="508C3E21" w14:textId="77777777" w:rsidR="002F2802" w:rsidRDefault="00272CD7">
             <w:pPr>
               <w:pStyle w:val="c11corpotextoPortos"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:id w:val="1401477373"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -5233,51 +5391,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Certificado de domicilio fiscal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2172" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="363DE095" w14:textId="77777777" w:rsidR="002F2802" w:rsidRDefault="0010715B">
+          <w:p w14:paraId="363DE095" w14:textId="77777777" w:rsidR="002F2802" w:rsidRDefault="00272CD7">
             <w:pPr>
               <w:pStyle w:val="c11corpotextoPortos"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:id w:val="-1054000339"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -5363,51 +5521,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Certificado de estar ao día do pagamento de débedas tributarias coa AEAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2172" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C3508E0" w14:textId="77777777" w:rsidR="002F2802" w:rsidRDefault="0010715B">
+          <w:p w14:paraId="1C3508E0" w14:textId="77777777" w:rsidR="002F2802" w:rsidRDefault="00272CD7">
             <w:pPr>
               <w:pStyle w:val="c11corpotextoPortos"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:id w:val="-272252207"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -5634,174 +5792,73 @@
         </w:rPr>
         <w:t xml:space="preserve"> abaixo asinante</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0082330E" w:rsidRPr="0082330E">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">solicita que a Presidencia de Portos de Galicia considere a tramitación </w:t>
       </w:r>
       <w:r w:rsidR="001545A4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>desta prórroga das obras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276F1D3B" w14:textId="66AC9435" w:rsidR="009231E6" w:rsidRPr="009231E6" w:rsidRDefault="009231E6" w:rsidP="009231E6">
-[...1 lines deleted...]
-        <w:pStyle w:val="T11ntextosPortos"/>
+    <w:p w14:paraId="52355EE7" w14:textId="77777777" w:rsidR="00272CD7" w:rsidRDefault="00272CD7" w:rsidP="00272CD7">
+      <w:pPr>
+        <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:rPr>
-          <w:b w:val="0"/>
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009231E6">
+      <w:r>
         <w:rPr>
-          <w:b w:val="0"/>
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">En </w:t>
-[...102 lines deleted...]
-        <w:t xml:space="preserve">Asinado: </w:t>
+        <w:t>Asinado electronicamente</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29652D95" w14:textId="77777777" w:rsidR="0082330E" w:rsidRDefault="0082330E" w:rsidP="009231E6">
       <w:pPr>
         <w:pStyle w:val="T9TboasPortos"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="7353E0A7" w14:textId="77777777" w:rsidR="0082330E" w:rsidRDefault="0082330E" w:rsidP="009231E6">
       <w:pPr>
         <w:pStyle w:val="T9TboasPortos"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36202A8E" w14:textId="19C3302F" w:rsidR="0082330E" w:rsidRDefault="0082330E" w:rsidP="009231E6">
       <w:pPr>
         <w:pStyle w:val="T9TboasPortos"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="701C38D0" w14:textId="05BC772E" w:rsidR="0082330E" w:rsidRDefault="0082330E" w:rsidP="009231E6">
       <w:pPr>
         <w:pStyle w:val="T9TboasPortos"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A34DDAE" w14:textId="49291801" w:rsidR="0082330E" w:rsidRDefault="0082330E" w:rsidP="009231E6">
       <w:pPr>
         <w:pStyle w:val="T9TboasPortos"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
@@ -5832,52 +5889,50 @@
     <w:p w14:paraId="0530A885" w14:textId="77777777" w:rsidR="00E05A34" w:rsidRDefault="00E05A34">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="gl-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="44113AEC" w14:textId="6EC38564" w:rsidR="00456703" w:rsidRDefault="00456703" w:rsidP="007E32B1">
       <w:pPr>
         <w:pStyle w:val="T9ntitTboasPortos"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B31D31">
         <w:rPr>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">ANEXO </w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="001545A4">
         <w:rPr>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00B31D31">
         <w:rPr>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">. INSTRUCCIÓNS PARA A </w:t>
       </w:r>
       <w:r w:rsidRPr="00B31D31">
         <w:t>PRESENTACIÓN DE INSTANCIA D</w:t>
       </w:r>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00B31D31">
         <w:t xml:space="preserve"> SOLICITUDE A TRAVÉS DA SEDE ELECTRÓNICA DA XUNTA DE GALICIA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04F47475" w14:textId="77777777" w:rsidR="00456703" w:rsidRPr="00B31D31" w:rsidRDefault="00456703" w:rsidP="00C426B3">
       <w:pPr>
         <w:pStyle w:val="T9ntitTboasPortos"/>
@@ -6745,50 +6800,51 @@
             <w:listItem w:displayText="RIBADEO - ZONA NORTE - MUNICIPIO: RIBADEO" w:value="RIBADEO - ZONA NORTE - MUNICIPIO: RIBADEO"/>
             <w:listItem w:displayText="RIBEIRA - ZONA CENTRO - MUNICIPIO: RIBEIRA" w:value="RIBEIRA - ZONA CENTRO - MUNICIPIO: RIBEIRA"/>
             <w:listItem w:displayText="RINLO - ZONA NORTE - MUNICIPIO: RIBADEO" w:value="RINLO - ZONA NORTE - MUNICIPIO: RIBADEO"/>
             <w:listItem w:displayText="SADA-FONTÁN - ZONA CENTRO - MUNICIPIO: SADA" w:value="SADA-FONTÁN - ZONA CENTRO - MUNICIPIO: SADA"/>
             <w:listItem w:displayText="SAN CIBRAO - ZONA NORTE - MUNICIPIO: CERVO" w:value="SAN CIBRAO - ZONA NORTE - MUNICIPIO: CERVO"/>
             <w:listItem w:displayText="SAN MIGUEL DE DEIRO - ZONA SUR - MUNICIPIO: VILANOVA DE AROUSA" w:value="SAN MIGUEL DE DEIRO - ZONA SUR - MUNICIPIO: VILANOVA DE AROUSA"/>
             <w:listItem w:displayText="SAN PEDRO DE VISMA (O PORTIÑO) - ZONA CENTRO - MUNICIPIO: A CORUÑA" w:value="SAN PEDRO DE VISMA (O PORTIÑO) - ZONA CENTRO - MUNICIPIO: A CORUÑA"/>
             <w:listItem w:displayText="SANTA CRUZ - ZONA CENTRO - MUNICIPIO: OLEIROS" w:value="SANTA CRUZ - ZONA CENTRO - MUNICIPIO: OLEIROS"/>
             <w:listItem w:displayText="SANTA MARÍA DE OIA - ZONA SUR - MUNICIPIO: OIA" w:value="SANTA MARÍA DE OIA - ZONA SUR - MUNICIPIO: OIA"/>
             <w:listItem w:displayText="SANTA MARIÑA - ZONA CENTRO - MUNICIPIO: PONTECESO" w:value="SANTA MARIÑA - ZONA CENTRO - MUNICIPIO: PONTECESO"/>
             <w:listItem w:displayText="SANTA MARIÑA DE CAMARIÑAS - ZONA CENTRO - MUNICIPIO: CAMARIÑAS" w:value="SANTA MARIÑA DE CAMARIÑAS - ZONA CENTRO - MUNICIPIO: CAMARIÑAS"/>
             <w:listItem w:displayText="SANTA MARTA DE BAIONA - ZONA SUR - MUNICIPIO: BAIONA" w:value="SANTA MARTA DE BAIONA - ZONA SUR - MUNICIPIO: BAIONA"/>
             <w:listItem w:displayText="SANXENXO - ZONA SUR - MUNICIPIO: SANXENXO" w:value="SANXENXO - ZONA SUR - MUNICIPIO: SANXENXO"/>
             <w:listItem w:displayText="SARDIÑEIRO - ZONA CENTRO - MUNICIPIO: FISTERRA" w:value="SARDIÑEIRO - ZONA CENTRO - MUNICIPIO: FISTERRA"/>
             <w:listItem w:displayText="SUEVOS - ZONA CENTRO - MUNICIPIO: ARTEIXO" w:value="SUEVOS - ZONA CENTRO - MUNICIPIO: ARTEIXO"/>
             <w:listItem w:displayText="TARAGOÑA - ZONA CENTRO - MUNICIPIO: RIANXO" w:value="TARAGOÑA - ZONA CENTRO - MUNICIPIO: RIANXO"/>
             <w:listItem w:displayText="TESTAL - ZONA CENTRO - MUNICIPIO: NOIA" w:value="TESTAL - ZONA CENTRO - MUNICIPIO: NOIA"/>
             <w:listItem w:displayText="TRAGOVE - ZONA SUR - MUNICIPIO: CAMBADOS" w:value="TRAGOVE - ZONA SUR - MUNICIPIO: CAMBADOS"/>
             <w:listItem w:displayText="TUI - ZONA SUR - MUNICIPIO: TUI" w:value="TUI - ZONA SUR - MUNICIPIO: TUI"/>
             <w:listItem w:displayText="VILABOA (SANTA CRISTINA DE COBRES) - ZONA SUR - MUNICIPIO: VILABOA" w:value="VILABOA (SANTA CRISTINA DE COBRES) - ZONA SUR - MUNICIPIO: VILABOA"/>
             <w:listItem w:displayText="VILANOVA DE AROUSA - ZONA SUR - MUNICIPIO: VILANOVA DE AROUSA" w:value="VILANOVA DE AROUSA - ZONA SUR - MUNICIPIO: VILANOVA DE AROUSA"/>
             <w:listItem w:displayText="VILAXOÁN - ZONA SUR - MUNICIPIO: VILAGARCÍA DE AROUSA" w:value="VILAXOÁN - ZONA SUR - MUNICIPIO: VILAGARCÍA DE AROUSA"/>
             <w:listItem w:displayText="VIVEIRO-CELEIRO - ZONA NORTE - MUNICIPIO: VIVEIRO" w:value="VIVEIRO-CELEIRO - ZONA NORTE - MUNICIPIO: VIVEIRO"/>
           </w:dropDownList>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="0010715B">
             <w:rPr>
               <w:color w:val="00B0F0"/>
             </w:rPr>
             <w:t>ESCOLLA PORTO</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="750746D3" w14:textId="5573A87D" w:rsidR="006437F0" w:rsidRDefault="00C93ED9" w:rsidP="0010715B">
       <w:pPr>
         <w:pStyle w:val="c9Textocorpotboas1Portos"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002D14C4">
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="lo-LA"/>
         </w:rPr>
         <w:drawing>
@@ -7129,51 +7185,51 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="47BE68F0" w14:textId="77777777" w:rsidR="00817A3C" w:rsidRDefault="00817A3C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="394E3C45" w14:textId="660DB422" w:rsidR="00817A3C" w:rsidRDefault="00817A3C">
+  <w:p w14:paraId="394E3C45" w14:textId="01DC86E7" w:rsidR="00817A3C" w:rsidRDefault="00817A3C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
         <w:tab w:val="left" w:pos="7980"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="007BC4"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
@@ -7187,51 +7243,51 @@
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0010715B">
+    <w:r w:rsidR="00272CD7">
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:noProof/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
@@ -7242,51 +7298,51 @@
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText>NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0010715B">
+    <w:r w:rsidR="00272CD7">
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:noProof/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="2EF27909" w14:textId="77777777" w:rsidR="00817A3C" w:rsidRPr="00DB39A1" w:rsidRDefault="00817A3C" w:rsidP="00DB39A1">
@@ -7316,51 +7372,51 @@
     </w:r>
     <w:r w:rsidR="00DB39A1">
       <w:br/>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00AB077E">
       <w:t>portosdegalicia.gal</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">                                                                                                                                         </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="271A1F1E" w14:textId="585856E9" w:rsidR="00817A3C" w:rsidRDefault="00817A3C">
+  <w:p w14:paraId="271A1F1E" w14:textId="513A39D5" w:rsidR="00817A3C" w:rsidRDefault="00817A3C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Páxina </w:t>
     </w:r>
@@ -7369,51 +7425,51 @@
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0010715B">
+    <w:r w:rsidR="00272CD7">
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:noProof/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
@@ -7424,51 +7480,51 @@
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText>NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0010715B">
+    <w:r w:rsidR="00272CD7">
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:noProof/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Xunta Sans" w:eastAsia="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Xunta Sans"/>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
@@ -9876,59 +9932,50 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="12"/>
-    <w:lvlOverride w:ilvl="0"/>
-[...7 lines deleted...]
-    <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="18"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0003"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -9946,50 +9993,51 @@
     <w:rsid w:val="00032194"/>
     <w:rsid w:val="00043A9F"/>
     <w:rsid w:val="00051FDD"/>
     <w:rsid w:val="00057B7E"/>
     <w:rsid w:val="000863CE"/>
     <w:rsid w:val="000A3765"/>
     <w:rsid w:val="000A687C"/>
     <w:rsid w:val="000A7A89"/>
     <w:rsid w:val="000B24BF"/>
     <w:rsid w:val="000B2CF1"/>
     <w:rsid w:val="000D16E4"/>
     <w:rsid w:val="00100B41"/>
     <w:rsid w:val="00105212"/>
     <w:rsid w:val="0010715B"/>
     <w:rsid w:val="00114179"/>
     <w:rsid w:val="001545A4"/>
     <w:rsid w:val="00192B5A"/>
     <w:rsid w:val="001B316D"/>
     <w:rsid w:val="001B482A"/>
     <w:rsid w:val="001D0AAB"/>
     <w:rsid w:val="001D39E6"/>
     <w:rsid w:val="002024B2"/>
     <w:rsid w:val="00225F86"/>
     <w:rsid w:val="00256541"/>
     <w:rsid w:val="002654BF"/>
+    <w:rsid w:val="00272CD7"/>
     <w:rsid w:val="00275A03"/>
     <w:rsid w:val="002777FE"/>
     <w:rsid w:val="00277FEC"/>
     <w:rsid w:val="00284011"/>
     <w:rsid w:val="0028713D"/>
     <w:rsid w:val="002944C7"/>
     <w:rsid w:val="002E40B5"/>
     <w:rsid w:val="002E6635"/>
     <w:rsid w:val="002F2802"/>
     <w:rsid w:val="002F7D7F"/>
     <w:rsid w:val="00320622"/>
     <w:rsid w:val="0032717B"/>
     <w:rsid w:val="00341637"/>
     <w:rsid w:val="00360C75"/>
     <w:rsid w:val="003679A3"/>
     <w:rsid w:val="003778E0"/>
     <w:rsid w:val="003949B8"/>
     <w:rsid w:val="003C47B5"/>
     <w:rsid w:val="003D3571"/>
     <w:rsid w:val="0040199B"/>
     <w:rsid w:val="00414E82"/>
     <w:rsid w:val="00456703"/>
     <w:rsid w:val="00465195"/>
     <w:rsid w:val="00472BA8"/>
     <w:rsid w:val="004A2A75"/>
@@ -10095,50 +10143,51 @@
     <w:rsid w:val="00D8726C"/>
     <w:rsid w:val="00D923C3"/>
     <w:rsid w:val="00D963F1"/>
     <w:rsid w:val="00DA48BC"/>
     <w:rsid w:val="00DB178D"/>
     <w:rsid w:val="00DB39A1"/>
     <w:rsid w:val="00DB6DF0"/>
     <w:rsid w:val="00DC03D6"/>
     <w:rsid w:val="00E05A34"/>
     <w:rsid w:val="00E24F04"/>
     <w:rsid w:val="00E34E30"/>
     <w:rsid w:val="00E43E79"/>
     <w:rsid w:val="00E62E95"/>
     <w:rsid w:val="00E700D8"/>
     <w:rsid w:val="00E741D0"/>
     <w:rsid w:val="00E97FC1"/>
     <w:rsid w:val="00EA2F00"/>
     <w:rsid w:val="00EB324C"/>
     <w:rsid w:val="00EC0001"/>
     <w:rsid w:val="00EC45D9"/>
     <w:rsid w:val="00EC51B9"/>
     <w:rsid w:val="00ED1831"/>
     <w:rsid w:val="00EF52C5"/>
     <w:rsid w:val="00F11AEB"/>
     <w:rsid w:val="00F20486"/>
+    <w:rsid w:val="00F219A0"/>
     <w:rsid w:val="00F61EE6"/>
     <w:rsid w:val="00F70301"/>
     <w:rsid w:val="00F83372"/>
     <w:rsid w:val="00F91E7C"/>
     <w:rsid w:val="00F96804"/>
     <w:rsid w:val="00FC0459"/>
     <w:rsid w:val="00FC12C6"/>
     <w:rsid w:val="00FC4DB3"/>
     <w:rsid w:val="00FE6037"/>
     <w:rsid w:val="00FF05F4"/>
     <w:rsid w:val="00FF1F3A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -12659,50 +12708,63 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="14"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="T9TboasPortos">
     <w:name w:val="T9 Táboas Portos"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00100B41"/>
     <w:rPr>
       <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="gl-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
+    <w:div w:id="49816325">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="51851605">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="53085686">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -12831,123 +12893,94 @@
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.xunta.gal/portada?langId=es_ES" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portosdegalicia.gal/es/directorio-unidades-administrativas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\albit\Desktop\Plantilla%20p&#225;xina%20t&#225;boas%20PORTOS_REV%2022030702.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="31E7B47F7A024600B51EA41227923A31"/>
-[...27 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="458E00936BBE4D85A2C762AB60C8D5D1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{76CB40DF-56CD-47F1-9EFF-C9287810750C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00FC0B49" w:rsidRDefault="00A740A1" w:rsidP="00A740A1">
           <w:pPr>
             <w:pStyle w:val="458E00936BBE4D85A2C762AB60C8D5D13"/>
           </w:pPr>
           <w:r w:rsidRPr="00677D37">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t xml:space="preserve">Clic aquí para seleccionar porto </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4D450AC048EF48AEB4D7466EEC30CF9E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3EC3122C-2ECD-44BC-95BA-8B68320289A2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002940D8" w:rsidP="002940D8">
+        <w:p w:rsidR="0019425E" w:rsidRDefault="002940D8" w:rsidP="002940D8">
           <w:pPr>
             <w:pStyle w:val="4D450AC048EF48AEB4D7466EEC30CF9E"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
               <w:color w:val="00B0F0"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>ESCOLLA PORTO</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -13084,50 +13117,51 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008753C5"/>
     <w:rsid w:val="0001523C"/>
     <w:rsid w:val="000F2CCF"/>
     <w:rsid w:val="00116830"/>
+    <w:rsid w:val="0019425E"/>
     <w:rsid w:val="001E2933"/>
     <w:rsid w:val="00283688"/>
     <w:rsid w:val="002940D8"/>
     <w:rsid w:val="002D3698"/>
     <w:rsid w:val="003248C1"/>
     <w:rsid w:val="00431D71"/>
     <w:rsid w:val="00544325"/>
     <w:rsid w:val="00572EBF"/>
     <w:rsid w:val="0070165A"/>
     <w:rsid w:val="007E0085"/>
     <w:rsid w:val="008478F1"/>
     <w:rsid w:val="00867F74"/>
     <w:rsid w:val="008753C5"/>
     <w:rsid w:val="00953E29"/>
     <w:rsid w:val="00956D2D"/>
     <w:rsid w:val="00A740A1"/>
     <w:rsid w:val="00BC68CD"/>
     <w:rsid w:val="00C35119"/>
     <w:rsid w:val="00C621AB"/>
     <w:rsid w:val="00CB2C23"/>
     <w:rsid w:val="00CD5ADD"/>
     <w:rsid w:val="00E74998"/>
     <w:rsid w:val="00EE7FDE"/>
     <w:rsid w:val="00FC0B49"/>
   </w:rsids>
@@ -13956,77 +13990,77 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh4kDjdApPUd1sF1QRU+VsASXoT4w==">AMUW2mXX7URKbzmyZON6e1rsJpKK2OdN9/eYA2WPyM/FN683m2G4FHrcQZfNXWwa8mLUrapDDzlL+gD/89N35CrbzCQgL2XxkSqZS4HFj8Dy/7uJy/OwDbJkvG+M8XprvfdGA/JvhKaK</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\CHICAGO.XSL" StyleName="Chicago" Version="16"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B727C2A-5C03-489D-96D6-240100DE3672}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD140330-D21C-4639-B96C-B88C464CAB14}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Plantilla páxina táboas PORTOS_REV 22030702</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1425</Words>
-  <Characters>8124</Characters>
+  <Words>1412</Words>
+  <Characters>8050</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>67</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9530</CharactersWithSpaces>
+  <CharactersWithSpaces>9444</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Alba Barbadillo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>